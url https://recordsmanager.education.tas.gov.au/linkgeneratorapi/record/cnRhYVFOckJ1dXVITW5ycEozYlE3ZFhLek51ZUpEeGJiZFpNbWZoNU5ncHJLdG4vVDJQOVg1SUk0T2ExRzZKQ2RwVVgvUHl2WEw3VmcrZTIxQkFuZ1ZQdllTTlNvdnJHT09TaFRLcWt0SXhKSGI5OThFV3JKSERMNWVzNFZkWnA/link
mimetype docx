--- v3 (2026-07-07)
+++ v4 (2026-10-05)
@@ -109,801 +109,952 @@
             <w:tcW w:w="4846" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F7D2F89" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8310E">
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">STATEMENT OF DUTIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20956241" w14:textId="2FA223F2" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="002522C4" w:rsidP="009C08F6">
+          <w:p w14:paraId="20956241" w14:textId="18FFD645" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="000A1A34" w:rsidP="009C08F6">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>March 2026</w:t>
+              <w:t>September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="05D528A8" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4544F025" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="4544F025" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00BDA0F9" w14:textId="67F9614B" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="00BDA0F9" w14:textId="67F9614B" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00640F70">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Generic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="1AE7723A" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D857159" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="5D857159" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Portfolio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1794978893"/>
             <w:placeholder>
               <w:docPart w:val="9C7D315960114720BC0387B95AABB7EF"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
               <w:listItem w:displayText="Keeping Children Safe" w:value="Keeping Children Safe"/>
               <w:listItem w:displayText="Services for Youth Justice" w:value="Services for Youth Justice"/>
               <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
               <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
               <w:listItem w:displayText="Continuous Improvement and Evaluation" w:value="Continuous Improvement and Evaluation"/>
               <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
               <w:listItem w:displayText="Ministerial and Executive Services" w:value="Ministerial and Executive Services"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6540" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w14:paraId="635A5122" w14:textId="34B9DAB7" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+              <w:p w14:paraId="635A5122" w14:textId="34B9DAB7" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schools and Early Years</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="262AF310" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C15CBA0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="3C15CBA0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B318794" w14:textId="6B71A012" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="2B318794" w14:textId="6B71A012" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7A96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified Learning Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="68CECB43" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58BB6C6D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="58BB6C6D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Section/Unit/School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="293B739B" w14:textId="64DDB753" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="293B739B" w14:textId="64DDB753" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C7A96">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified School or College</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="2A8CC85C" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6058ADE4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="6058ADE4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4513FAE4" w14:textId="0C167CBA" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="4513FAE4" w14:textId="0C167CBA" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Principal/School Business Manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="2FA42E5D" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EF287E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="75EF287E" w14:textId="1C2843FF" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
-              <w:t>Award/Agreement</w:t>
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1431852964"/>
               <w:placeholder>
                 <w:docPart w:val="9C7D315960114720BC0387B95AABB7EF"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:value="Select Award"/>
                 <w:listItem w:displayText="Allied Health Professionals Public Sector Union Wages Agreement" w:value="Allied Health Professionals Public Sector Union Wages Agreement"/>
                 <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
                 <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award" w:value="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award"/>
                 <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
                 <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector)" w:value="Teaching Service (Tasmanian Public Sector)"/>
                 <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtContent>
-              <w:p w14:paraId="72F15704" w14:textId="18BD6D73" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+              <w:p w14:paraId="72F15704" w14:textId="18BD6D73" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Facility Attendants (Tasmanian State Service Award)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="006618B1" w14:paraId="15CF7A2B" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7A2E47" w14:textId="1D88A975" w:rsidR="006618B1" w:rsidRPr="00BD69FC" w:rsidRDefault="006618B1" w:rsidP="00820D92">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Agreement(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6540" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7B34BB" w14:textId="0700206B" w:rsidR="004007DC" w:rsidRDefault="006618B1" w:rsidP="00820D92">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Education Facility Attendants Salaries and Conditions of Employment Agreement 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CC35BE" w14:textId="77777777" w:rsidR="00BD69FC" w:rsidRDefault="00BD69FC" w:rsidP="00820D92">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="094E2433" w14:textId="2E9AF131" w:rsidR="006618B1" w:rsidRDefault="004007DC" w:rsidP="00820D92">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education Facility Attendants Job Security </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Industrial Agreement 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="2D399BBE" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48936DA4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="48936DA4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Classification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE20DD5" w14:textId="3B2807AA" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="5AE20DD5" w14:textId="45C5D926" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Level </w:t>
             </w:r>
-            <w:r w:rsidR="002522C4">
+            <w:r w:rsidR="006618B1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009A3962">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006618B1">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4F86" w14:paraId="049859CE" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="004C4F86" w14:paraId="049859CE" w14:textId="77777777" w:rsidTr="009A3962">
         <w:trPr>
-          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="771"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16188910" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00640F70" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
+          <w:p w14:paraId="16188910" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00BD69FC" w:rsidRDefault="009D6E8A" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E83E295" w14:textId="0AE72AC0" w:rsidR="009D6E8A" w:rsidRPr="00640F70" w:rsidRDefault="00000000" w:rsidP="00BF7FC7">
+          <w:p w14:paraId="5E83E295" w14:textId="06F59272" w:rsidR="006618B1" w:rsidRPr="009A3962" w:rsidRDefault="00000000" w:rsidP="00820D92">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rStyle w:val="PlaceholderText"/>
-                  <w:color w:val="auto"/>
+                  <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="86980238"/>
                 <w:placeholder>
                   <w:docPart w:val="3267323712144A12A67853ECD90B4DC1"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Choose an Item" w:value="Choose an Item"/>
                   <w:listItem w:displayText="Casual" w:value="Casual"/>
                   <w:listItem w:displayText="Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Fixed-term, Full-time" w:value="Fixed-term, Full-time"/>
                   <w:listItem w:displayText="Fixed-term, Full-time/Part-time" w:value="Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Fixed-term, Part-time" w:value="Fixed-term, Part-time"/>
                   <w:listItem w:displayText="Permanent/Casual, Full-time/Part-time/Casual" w:value="Permanent/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term, Full-time/Part-time" w:value="Permanent/Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Full-time" w:value="Permanent, Full-time"/>
                   <w:listItem w:displayText="Permanent, Full-time/Part-time" w:value="Permanent, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Part-time" w:value="Permanent, Part-time"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00640F70">
+                <w:r w:rsidR="00640F70" w:rsidRPr="009A3962">
                   <w:rPr>
-                    <w:rStyle w:val="PlaceholderText"/>
-                    <w:color w:val="auto"/>
+                    <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Permanent/Fixed-term, Full-time/Part-time</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00640F70">
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="67BAF3B3" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B9E7FC" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="63B9E7FC" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00BD69FC" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00BD69FC">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E059891" w14:textId="31D4E3C7" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00000000" w:rsidP="00D2771F">
+          <w:p w14:paraId="6E059891" w14:textId="31D4E3C7" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00000000" w:rsidP="00820D92">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-787747809"/>
                 <w:placeholder>
                   <w:docPart w:val="501E220094F246BE9D483C67AB107EFE"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="South" w:value="South"/>
                   <w:listItem w:displayText="North" w:value="North"/>
                   <w:listItem w:displayText="North-West" w:value="North-West"/>
                   <w:listItem w:displayText="Statewide" w:value="Statewide"/>
                   <w:listItem w:displayText="South, North" w:value="South, North"/>
                   <w:listItem w:displayText="North, North-West" w:value="North, North-West"/>
                   <w:listItem w:displayText="South, North-West" w:value="South, North-West"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00640F70">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Statewide</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C241C" w:rsidRPr="00640F70">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4133195D" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="729DF526" w14:textId="77777777" w:rsidR="00ED41E7" w:rsidRDefault="00ED41E7" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4133195D" w14:textId="0B1653EA" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:t>Primary Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E9108C" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C7A96" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...17 lines deleted...]
-    <w:p w14:paraId="00B68160" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="1BEE2955" w14:textId="38435B67" w:rsidR="00403056" w:rsidRDefault="00403056" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Education Facility Attendant (EFA) contributes to a safe, hygienic, and welcoming school environment by performing a range of duties, including cleaning, groundskeeping, kitchen support, and minor maintenance. EFAs may work independently or as part of a team and are responsible for maintaining school facilities, equipment, and materials to a high standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD3636C" w14:textId="77777777" w:rsidR="00ED41E7" w:rsidRPr="00ED41E7" w:rsidRDefault="00ED41E7" w:rsidP="00ED41E7"/>
+    <w:p w14:paraId="00B68160" w14:textId="7D9017CE" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A1177" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C7A96" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:spacing w:after="840"/>
+    <w:p w14:paraId="396D523E" w14:textId="77777777" w:rsidR="00403056" w:rsidRPr="00403056" w:rsidRDefault="00403056" w:rsidP="00820D92">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
-      <w:r w:rsidRPr="002C7A96">
+      <w:r w:rsidRPr="00403056">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Responsible for school cleanliness, and/or maintenance and upkeep of gardens, and/or efficient and effective preparation of materials for home economics classes and hygienic state of the school's facilities. Responsible for the tools, equipment and minor maintenance duties assigned.</w:t>
-[...116 lines deleted...]
-        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People Services and Support (HR) and Facilities.  The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
+        <w:t>EFAs are expected to actively promote the safety and wellbeing of children and young people, identify and report any concerns, and model behaviours consistent with the Department’s values.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="170A3581" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="06014C62" w14:textId="77777777" w:rsidR="000F1B1B" w:rsidRPr="000F1B1B" w:rsidRDefault="000F1B1B" w:rsidP="000F1B1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1B1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADC0179" w14:textId="77777777" w:rsidR="000F1B1B" w:rsidRPr="000F1B1B" w:rsidRDefault="000F1B1B" w:rsidP="000F1B1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1B1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality, conduct and behaviour, mandatory reporting, education, training and assessment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E086CC" w14:textId="77777777" w:rsidR="000F1B1B" w:rsidRDefault="000F1B1B" w:rsidP="000F1B1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1B1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Department has a range of delegations across the operational portfolio’s which include Finance, People and Culture (P&amp;C) and Facilities. The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F1B1B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B4F482" w14:textId="77777777" w:rsidR="000F1B1B" w:rsidRDefault="000F1B1B" w:rsidP="000F1B1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="170A3581" w14:textId="3AF36117" w:rsidR="001733FD" w:rsidRPr="000F1B1B" w:rsidRDefault="009D6E8A" w:rsidP="000F1B1B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="011947"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1B1B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="011947"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Primary Duties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63B22D86" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="463967E1" wp14:editId="2352F875">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="463967E1" wp14:editId="2352F875">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106679</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2124088070" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
@@ -921,1077 +1072,1682 @@
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="52CF7255" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="57C86E97">
+              <v:line id="Straight Connector 2" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#011947" strokeweight="2pt" from=".5pt,8.4pt" to="481.9pt,8.4pt" w14:anchorId="09949631" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139ED694" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="04D4A95F" w14:textId="7DC002DB" w:rsidR="00380F08" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Undertake </w:t>
+      </w:r>
+      <w:r w:rsidR="005A5107">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>duties</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Undertake work in some or all of the following areas:</w:t>
+        <w:t xml:space="preserve"> in some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00820D92" w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00820D92">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00820D92">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the following areas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9AA7DC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="4F9AA7DC" w14:textId="216A448D" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Cleaning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B267052" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="7B267052" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cleaning of all facilities including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAFEBFC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="0CAFEBFC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>floors, walls and ceilings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FCCF21" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="53FCCF21" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toilets and showers (staff and student);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A301C0" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="24A301C0" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sinks, bench tops and kitchen equipment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C86F7A5" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="1C86F7A5" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all glazed areas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D74711" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="00D74711" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>drinking taps and troughs; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCE0DA6" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="5DCE0DA6" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>light diffusers and shades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EE752B" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="639528FF" w14:textId="4AF4802E" w:rsidR="00820D92" w:rsidRPr="00820D92" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:tabs>
-[...7 lines deleted...]
-        <w:spacing w:before="120" w:after="960" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r w:rsidRPr="00820D92">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As required polish or vacuum floors, refill dispensers with paper, soap and towels and empty bins and wastebaskets and wash and disinfect same.</w:t>
       </w:r>
+      <w:r w:rsidR="00820D92" w:rsidRPr="00820D92">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0B11CC17" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="0B11CC17" w14:textId="35D265B9" w:rsidR="00640F70" w:rsidRPr="00820D92" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="40"/>
         </w:numPr>
-        <w:tabs>
-[...6 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r w:rsidRPr="00820D92">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wash and clean all furniture and building fittings and fixtures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CF3D30" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="44CF3D30" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="32"/>
+          <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sweep and spot wash all concrete and covered areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="692FFEAE" w14:textId="77777777" w:rsidR="00382B44" w:rsidRPr="00B76819" w:rsidRDefault="00382B44" w:rsidP="00382B44">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:ind w:left="714" w:firstLine="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5D6B2211" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="5D6B2211" w14:textId="6EBE9BEA" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Grounds keeping</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7206D8E3" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upkeep of grounds including the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBB8031" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="0BBB8031" w14:textId="14BC3C4E" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00382B44" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>mowing of lawns;</w:t>
+        <w:t xml:space="preserve">mowing and maintenance </w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>of lawns</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to an agreed standard</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333197DE" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="333197DE" w14:textId="2F3E0943" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00382B44" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">development and </w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maintenance of gardens; and</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="109BDEBE" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cleaning and tidying of outside areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BCD040" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="46BCD040" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organise the removal of rubbish as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548E0E0D" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="4C11F3E1" w14:textId="574E6A4D" w:rsidR="00403056" w:rsidRPr="00820D92" w:rsidRDefault="00382B44" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Clean regularly all gutters and drains</w:t>
+        <w:t>Regularly c</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lean regularly all </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">ground level </w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>gutters and drains</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BDEAA7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="1956652F" w14:textId="77777777" w:rsidR="00820D92" w:rsidRPr="00820D92" w:rsidRDefault="00820D92" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68BDEAA7" w14:textId="59C4E4C1" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Kitchen Assistant</w:t>
+        <w:t xml:space="preserve">Kitchen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370881E0" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+    <w:p w14:paraId="58DFF204" w14:textId="7D029E34" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="4662F668" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D847CB">
+      <w:r w:rsidRPr="31CAD356">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Order, prepare and manage ingredients and equipment for classes, including arranging purchases in accordance with school processes, maintaining appropriate records (e.g. invoices/receipts), and submitting these to administration for processing.</w:t>
+        <w:t>Order</w:t>
+      </w:r>
+      <w:r w:rsidR="51254866" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>repare</w:t>
+      </w:r>
+      <w:r w:rsidR="51254866" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and manage</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ingredients and equipment for classes</w:t>
+      </w:r>
+      <w:r w:rsidR="7F533D6A" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, including arranging purchases in accordance with school processes</w:t>
+      </w:r>
+      <w:r w:rsidR="03F270BA" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="346AE47C" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7F533D6A" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maintaining appropriate records (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE13A1" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">invoices/ </w:t>
+      </w:r>
+      <w:r w:rsidR="7F533D6A" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">receipts) </w:t>
+      </w:r>
+      <w:r w:rsidR="2C220ABC" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and submitting these to </w:t>
+      </w:r>
+      <w:r w:rsidR="7F533D6A" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>administration for processing</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6B3C39" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+    <w:p w14:paraId="7BAB8441" w14:textId="2331A7CD" w:rsidR="22C5D35C" w:rsidRDefault="22C5D35C" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D847CB">
+      <w:r w:rsidRPr="4421B855">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Prepare and set up ingredients and equipment for practical classes, including assisting with distribution as required.</w:t>
+        <w:t xml:space="preserve">Prepare and set up </w:t>
+      </w:r>
+      <w:r w:rsidR="4973325D" w:rsidRPr="4421B855">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ingredients</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4421B855">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and equipment for practical classes, including </w:t>
+      </w:r>
+      <w:r w:rsidR="7F9297C0" w:rsidRPr="4421B855">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="7F9297C0" w:rsidRPr="00BE6518">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ssisting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6518">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with distribution as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F24C59" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+    <w:p w14:paraId="1BC4FE50" w14:textId="2B7D5127" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="469F18D1" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D847CB">
+      <w:r w:rsidRPr="5CBA95F8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Assist in the preparation of basic teaching materials directly related to kitchen activities.</w:t>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lean </w:t>
+      </w:r>
+      <w:r w:rsidR="3009B352" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and maintain </w:t>
+      </w:r>
+      <w:r w:rsidR="00382B44" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>school kitchen</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilities and </w:t>
+      </w:r>
+      <w:r w:rsidR="1FCA1B2D" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>associated</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> areas</w:t>
+      </w:r>
+      <w:r w:rsidR="0CA3699D" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including stoves, fridges, freezers, benchtops and equipment, fixtures and fittings</w:t>
+      </w:r>
+      <w:r w:rsidR="00382B44" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="7E563394" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in accordance with</w:t>
+      </w:r>
+      <w:r w:rsidR="00382B44" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1EF4DEAA" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>basic food hygiene requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="5CBA95F8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2267AC8E" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+    <w:p w14:paraId="6F5D121C" w14:textId="3865E5C3" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="55"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D847CB">
-        <w:rPr>
+      <w:r w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Clean and maintain school kitchen facilities and associated areas, including stoves, fridges, freezers, benchtops, and equipment, fixtures and fittings, in accordance with basic food hygiene requirements.</w:t>
+        <w:t xml:space="preserve">Wash </w:t>
+      </w:r>
+      <w:r w:rsidR="2E09BEB1" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and maintain kitchen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>linen and towels</w:t>
+      </w:r>
+      <w:r w:rsidR="1909E37F" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="70E0E19F" w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to ensure cleanliness and hygiene standards are met</w:t>
+      </w:r>
+      <w:r w:rsidRPr="31CAD356">
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E537C3A" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+    <w:p w14:paraId="2DD8A301" w14:textId="77777777" w:rsidR="00403056" w:rsidRDefault="00403056" w:rsidP="00820D92">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56239C4F" w14:textId="2172ACB6" w:rsidR="00403056" w:rsidRPr="00403056" w:rsidRDefault="00403056" w:rsidP="00820D92">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00403056">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintenance &amp; Other </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A14C906" w14:textId="70582557" w:rsidR="007B0703" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain tools and equipment; perform minor repairs and site maintenance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="538D7F78" w14:textId="56EFBE96" w:rsidR="00B374BD" w:rsidRPr="000A1A34" w:rsidRDefault="00B374BD" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activate and deactivate security systems, ensuring premises are safe and secure during and outside of operational hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2EBECB" w14:textId="77777777" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D847CB">
+      <w:r w:rsidRPr="000A1A34">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Wash and maintain kitchen linen and towels to ensure cleanliness and hygiene standards are met.</w:t>
+        <w:t>Order and distribute supplies and equipment as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10043924" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...120 lines deleted...]
-    <w:p w14:paraId="5C805DC2" w14:textId="71E12371" w:rsidR="00640F70" w:rsidRPr="00172E11" w:rsidRDefault="00640F70" w:rsidP="00172E11">
+    <w:p w14:paraId="555A1B2E" w14:textId="77777777" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00820D92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="41"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Perform additional duties within scope of experience and classification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A16230B" w14:textId="7FDAD684" w:rsidR="00382B44" w:rsidRPr="000A1A34" w:rsidRDefault="00382B44" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Comply with all relevant record keeping requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7258A8CF" w14:textId="196D2F3A" w:rsidR="00382B44" w:rsidRDefault="00B374BD" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Promote and implement effective waste reduction initiatives within the workplace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69ACF4FD" w14:textId="77777777" w:rsidR="000F1B1B" w:rsidRPr="000A1A34" w:rsidRDefault="000F1B1B" w:rsidP="000F1B1B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7897531F" w14:textId="77777777" w:rsidR="00403056" w:rsidRDefault="00403056" w:rsidP="00820D92">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD19EB5" w14:textId="47587C7C" w:rsidR="00403056" w:rsidRPr="00403056" w:rsidRDefault="005A5107" w:rsidP="00820D92">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Mandatory Duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4EA31" w14:textId="14EAF5BA" w:rsidR="005A5107" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Undertake routine ordering and distribution of supplies and equipment.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C04A04" w14:textId="1F10A46B" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
-      <w:pPr>
+    <w:p w14:paraId="22E44436" w14:textId="38EBC68E" w:rsidR="00D2771F" w:rsidRPr="000A1A34" w:rsidRDefault="00D2771F" w:rsidP="00820D92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00640F70">
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640F70">
+      <w:r w:rsidRPr="000A1A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Work Health and Safety Act 2012 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640F70">
+      <w:r w:rsidRPr="000A1A34">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the incumbent will actively participate in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements.  </w:t>
-      </w:r>
+        <w:t xml:space="preserve">the incumbent will actively participate in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, </w:t>
+      </w:r>
+      <w:r w:rsidR="00382B44" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SRS Reporting, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>safeguarding practices and all mandatory</w:t>
+      </w:r>
+      <w:r w:rsidR="00382B44" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reporting and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">training requirements.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64A1AE90" w14:textId="77777777" w:rsidR="005A5107" w:rsidRPr="003A0A35" w:rsidRDefault="005A5107" w:rsidP="000A1A34">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2A198D68" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315294B1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="315294B1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following specific selection criteria must be addressed by candidates. The nominated position objective and duties contained in this statement of duties must also be used to assist in the interpretation of these selection criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="481F0FD6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4112728D" wp14:editId="7BC16116">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4112728D" wp14:editId="7BC16116">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-636</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="60387579" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
@@ -1999,512 +2755,512 @@
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="011947"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
-[...1 lines deleted...]
-              <v:line w14:anchorId="7A528AF4" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
+          <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+            <w:pict w14:anchorId="71BEB32E">
+              <v:line id="Straight Connector 1" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokecolor="#011947" strokeweight="2pt" from="0,-.05pt" to="481.4pt,-.05pt" w14:anchorId="2175DD6C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9AFBE7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7A987AEC" w14:textId="6AAC7E1D" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Experience in, or the ability to acquire skills and competencies associated with, cleaning and/or grounds keeping and/or kitchen assistant duties.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Experience</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5107" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5107" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ability to acquire skills</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5107" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in cleaning, groundskeeping</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5107" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>or kitchen</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5107" w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assistance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BEBA04" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46B0B09C" w14:textId="354B0361" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Basic knowledge of cleaning and/or grounds keeping and/or kitchen assistant procedures.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Basic understanding of procedures and safety standards relevant to assigned duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF2F0E8" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="03743AB3" w14:textId="30F994DB" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> generally.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Knowledge of (or capacity to acquire) safe handling of chemicals and equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C110318" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1CFC9954" w14:textId="1FC41CD5" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Effective verbal communication skills.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F206B1" w14:textId="5FC59A3A" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2192FD1D" w14:textId="2AC73AD2" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:tabs>
-[...8 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...8 lines deleted...]
-        <w:t>Personal skills of adaptability, initiative, self-motivation, and the ability to contribute to the work of a team in a school environment.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Personal qualities including adaptability, initiative, reliability, and teamwork.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF765FB" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00697DE2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F0513F5" w14:textId="639379BE" w:rsidR="00403056" w:rsidRPr="000A1A34" w:rsidRDefault="00403056" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="48"/>
         </w:numPr>
-        <w:tabs>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1A34">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Commitment to the Department’s values and ability to reflect these through behaviour.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="420EB4D9" w14:textId="77777777" w:rsidR="00403056" w:rsidRPr="00403056" w:rsidRDefault="00403056" w:rsidP="00403056"/>
     <w:p w14:paraId="41101212" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209205BF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="209205BF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00ED41E7">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:color w:val="011947"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119596995"/>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must remain current and valid at all times </w:t>
+        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remain current and valid at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E8310E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">whilst employed and the status of these may be checked at any time during employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is the employee’s responsibility to advise the Department if there is any change to the status of a registration/licence. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has conditions applied.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPPlainHR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1875"/>
         <w:gridCol w:w="7763"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D2771F" w14:paraId="704E8FD5" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF3359F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+          <w:p w14:paraId="1CF3359F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00ED41E7">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk173332693"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Essential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B156EF6" w14:textId="401337EC" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
+          <w:p w14:paraId="2B156EF6" w14:textId="401337EC" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00ED41E7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B732A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Current Tasmanian Registration to Work with Vulnerable People (Registration Status – Employment)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="67A3151A" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10F0CEA0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+          <w:p w14:paraId="10F0CEA0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="00ED41E7">
             <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Desirable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E1F5E5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00C13D8F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+          <w:p w14:paraId="30E1F5E5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00C13D8F" w:rsidRDefault="00D2771F" w:rsidP="00ED41E7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
               </w:tabs>
               <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="429" w:hanging="567"/>
+              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00401AE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="766D73A6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="561960BF" w14:textId="77777777" w:rsidR="00380F08" w:rsidRDefault="00380F08" w:rsidP="00697DE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766D73A6" w14:textId="6D725450" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="011947"/>
@@ -2581,51 +3337,50 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F25AC3D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is respected, and has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="234D6DDD" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We are committed to providing a safe workplace for all employees and have zero tolerance to all forms of violence, including child abuse and harm. The Department is a smoke-free work environment, and smoking is prohibited in all State Government workplaces, including vehicles and vessels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C7C789F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2847,51 +3602,75 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epartment built entirely for children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:t xml:space="preserve">young people and their communities. Our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ultimate goal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to work together to ensure that every child and young person in Tasmania </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F51352" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
@@ -3057,296 +3836,263 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> position. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="258DB1A9" w14:textId="77777777" w:rsidTr="00AE03E2">
+      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="258DB1A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8FE7F7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
+          <w:p w14:paraId="7F8FE7F7" w14:textId="426A6B98" w:rsidR="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk119598056"/>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">APPROVED BY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PSS</w:t>
             </w:r>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> DELEGATE: </w:t>
             </w:r>
-            <w:r w:rsidR="00640F70" w:rsidRPr="00D720EC">
+            <w:r w:rsidR="00ED41E7" w:rsidRPr="00ED41E7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">973874 – </w:t>
+              <w:t xml:space="preserve">520040, </w:t>
             </w:r>
-            <w:r w:rsidR="00640F70">
+            <w:r w:rsidR="00ED41E7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Deputy</w:t>
-[...17 lines deleted...]
-              <w:t>– DATE</w:t>
+              <w:t>Manager  - Recruitment Operations– SA 09/2026</w:t>
             </w:r>
             <w:r w:rsidR="00640F70">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EC2F899" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00D720EC" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...15 lines deleted...]
-          <w:p w14:paraId="3A63E67A" w14:textId="06CA938F" w:rsidR="00D2771F" w:rsidRPr="00D720EC" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+          <w:p w14:paraId="3A63E67A" w14:textId="0C7661C4" w:rsidR="00D2771F" w:rsidRPr="00D720EC" w:rsidRDefault="00640F70" w:rsidP="00640F70">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Date Duties and Selection Criteria Last Reviewed: </w:t>
+              <w:t xml:space="preserve">Date Duties and Selection Criteria Last Reviewed:  </w:t>
             </w:r>
-            <w:r w:rsidR="002522C4">
+            <w:r w:rsidR="00ED41E7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">March 2026 GB </w:t>
+              <w:t xml:space="preserve">SW 09/26 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="47E563FB" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00BF7FC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="31008DF6" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
+    <w:p w14:paraId="52AB40AA" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D52DC1F" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
+    <w:p w14:paraId="0EDCA283" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="461E6CF0" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
+    <w:p w14:paraId="2EDFB53F" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18461E1D" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
+    <w:p w14:paraId="5738FDF0" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Microsoft Sans Serif"/>
+    <w:altName w:val="Segoe UI Light"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3386,51 +4132,51 @@
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="58192754" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1214060B" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="DECYPDepartmentname"/>
       <w:spacing w:before="1080"/>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181ABAC" wp14:editId="16A3DF05">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181ABAC" wp14:editId="16A3DF05">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5564428</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9483725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="910800" cy="846000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
@@ -3482,90 +4228,147 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10724E62" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
+    <w:p w14:paraId="7DEBA21D" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C35B988" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
+    <w:p w14:paraId="53B71CDC" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25391CEC" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
+    <w:p w14:paraId="14D60411" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B175A36" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
+    <w:p w14:paraId="7166CFF9" w14:textId="77777777" w:rsidR="00855A86" w:rsidRDefault="00855A86"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="106BC4C5" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRDefault="00F52F3C" w:rsidP="00A26A93">
+  <w:p w14:paraId="4732C714" w14:textId="77777777" w:rsidR="00820D92" w:rsidRPr="00820D92" w:rsidRDefault="00820D92" w:rsidP="00820D92">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="975"/>
+      </w:tabs>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="363E1AD3" w14:textId="77777777" w:rsidR="00820D92" w:rsidRDefault="00820D92" w:rsidP="00820D92">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="975"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="031179E6" w14:textId="77777777" w:rsidR="00820D92" w:rsidRDefault="00820D92" w:rsidP="00820D92">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="975"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="106BC4C5" w14:textId="5D1B802F" w:rsidR="00F52F3C" w:rsidRDefault="00820D92" w:rsidP="00820D92">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="975"/>
+      </w:tabs>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00820D92">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">CONNECTION       COURAGE       GROWTH       RESPECT       RESPONSIBILITY </w:t>
+    </w:r>
+    <w:r w:rsidR="00F52F3C">
+      <w:rPr>
+        <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B50360" wp14:editId="254F627A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655679" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B50360" wp14:editId="068AFED4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-719455</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>4445</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="2044800"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="507675882" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="507675882" name="Picture 1">
@@ -3617,50 +4420,199 @@
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="11686733" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012400D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="0DECYPBulletList"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01BD5944"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BD18ECBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06157DBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D876F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3702,51 +4654,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088B7A68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB94345E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3788,51 +4740,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08EA3832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D12B296"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3901,51 +4853,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6342" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09930C00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="0DECYPBulletList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -4037,51 +4989,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3507D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91ACE340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -4173,51 +5125,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EB15083"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4259,51 +5211,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FED3AF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4345,51 +5297,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5C628E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76E029C"/>
     <w:lvl w:ilvl="0" w:tplc="8C7C098E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4436,253 +5388,294 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC80C26"/>
+    <w:nsid w:val="1D27298E"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="7AB28C5E"/>
+    <w:tmpl w:val="ABA6A47A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%3."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%6."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%9."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D627A92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7EAE474E"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE325AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="F79CC6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4729,51 +5722,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20FC26AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="894EE53A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A07AD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD3C6CB4"/>
     <w:styleLink w:val="CurrentList10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4816,51 +5958,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B6544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B129536"/>
     <w:lvl w:ilvl="0" w:tplc="064A9BBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4933,51 +6075,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="261116B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8814041A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C432C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -5019,57 +6274,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CB3EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="Bullets"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B06F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -5111,51 +6366,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7505CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A91C417E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -5248,51 +6503,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C950C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A08B7F8"/>
     <w:lvl w:ilvl="0" w:tplc="40FA44E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5362,51 +6617,137 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33307CE6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AF44780E"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34880444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7988EAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5475,51 +6816,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39551EBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A0C6178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5561,51 +6902,200 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5B05DA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4DF8BBDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF209B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5652,51 +7142,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4F2940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5743,51 +7233,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E976C9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5829,51 +7319,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F665D99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE163B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -5964,51 +7454,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A806DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6055,51 +7545,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3E6490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EAE474E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6149,51 +7639,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B182A30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6236,51 +7726,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E1B1979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E486A4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6349,51 +7839,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53104E19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08D6418A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6485,69 +7975,69 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550A2F45"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2D429DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D46769"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9948DE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6639,51 +8129,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586F75BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="737A88C0"/>
     <w:styleLink w:val="Numbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
@@ -6778,51 +8268,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4A4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAC60E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6891,51 +8381,140 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60642AAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C486F510"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F269BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B908292"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6985,51 +8564,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B86610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BD66B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -7101,51 +8680,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67C53EC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5EEA2DE"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B47601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3AEFCFC"/>
     <w:lvl w:ilvl="0" w:tplc="A622E3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="091A9EC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7193,51 +8885,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A115B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC6A8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7306,51 +8998,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA02505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5EAC862"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7419,51 +9111,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7201605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1023A2C"/>
     <w:lvl w:ilvl="0" w:tplc="5D9A36CC">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7508,51 +9200,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73677423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7594,51 +9286,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BB12A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80A24D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1-Numbered"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2-Numbered"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -7711,51 +9403,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EC3AE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7798,51 +9490,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9E113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -7934,51 +9626,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8C3D8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5B2866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -8071,560 +9763,689 @@
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="895895563">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1099250515">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="454718066">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="20790063">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1314144844">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1346397344">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="292291676">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2030371840">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1314144844">
+  <w:num w:numId="9" w16cid:durableId="858272417">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="69281409">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1379667581">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1346397344">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="12" w16cid:durableId="680619599">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="292291676">
+  <w:num w:numId="13" w16cid:durableId="2100369805">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1671323240">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1858543762">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="57754739">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="223832047">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1729499897">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2132505946">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1541359452">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="434911651">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2030371840">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="22" w16cid:durableId="1089351798">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1265193576">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="41"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1260796074">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="258173144">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1325013784">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1185024793">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1399205288">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="583146408">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="583146408">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="30" w16cid:durableId="133329015">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1559319133">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2147239570">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="457382409">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="972101933">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1836727596">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="61105151">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="281304752">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1222055391">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1579637143">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="904801082">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="412243985">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1594509034">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1256594509">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1895005375">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1495562064">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="668871827">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="956637772">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="931670389">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="144901025">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="512719621">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="318197450">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="52" w16cid:durableId="1291017363">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="53" w16cid:durableId="924145208">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="54" w16cid:durableId="2037003292">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="55" w16cid:durableId="2021081454">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="457382409">
-[...68 lines deleted...]
-  <w:numIdMacAtCleanup w:val="23"/>
+  <w:numIdMacAtCleanup w:val="54"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00640F70"/>
+    <w:rsid w:val="000166B6"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
-    <w:rsid w:val="00053D55"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
+    <w:rsid w:val="00062074"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
+    <w:rsid w:val="000A1A34"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
     <w:rsid w:val="000E161A"/>
+    <w:rsid w:val="000F1B1B"/>
     <w:rsid w:val="000F44F6"/>
-    <w:rsid w:val="000F4F0E"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
     <w:rsid w:val="001543EA"/>
-    <w:rsid w:val="00155E5D"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
-    <w:rsid w:val="00172E11"/>
+    <w:rsid w:val="00172A39"/>
     <w:rsid w:val="001733FD"/>
+    <w:rsid w:val="00175B38"/>
     <w:rsid w:val="0019596D"/>
     <w:rsid w:val="001A3B3F"/>
+    <w:rsid w:val="001A3D3B"/>
     <w:rsid w:val="001A4CB2"/>
+    <w:rsid w:val="001C0AB6"/>
+    <w:rsid w:val="001E1CE9"/>
     <w:rsid w:val="001E7F11"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
+    <w:rsid w:val="00216962"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="002229B6"/>
-    <w:rsid w:val="002522C4"/>
+    <w:rsid w:val="0024635A"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="00264614"/>
-    <w:rsid w:val="00295F0E"/>
+    <w:rsid w:val="002679E1"/>
+    <w:rsid w:val="00272632"/>
     <w:rsid w:val="002A18E5"/>
     <w:rsid w:val="002A609F"/>
     <w:rsid w:val="002C1C14"/>
     <w:rsid w:val="002C2248"/>
     <w:rsid w:val="002C5E53"/>
+    <w:rsid w:val="002E16BC"/>
     <w:rsid w:val="002F74C8"/>
-    <w:rsid w:val="003018FC"/>
+    <w:rsid w:val="00301759"/>
     <w:rsid w:val="0030202C"/>
     <w:rsid w:val="00302D72"/>
+    <w:rsid w:val="003115DC"/>
     <w:rsid w:val="00314A9E"/>
     <w:rsid w:val="00315A37"/>
+    <w:rsid w:val="00334BFE"/>
     <w:rsid w:val="00335740"/>
     <w:rsid w:val="00350EB8"/>
     <w:rsid w:val="00356782"/>
+    <w:rsid w:val="00380F08"/>
+    <w:rsid w:val="00382B44"/>
+    <w:rsid w:val="003922CA"/>
     <w:rsid w:val="00394B1B"/>
     <w:rsid w:val="00395538"/>
     <w:rsid w:val="003A66C0"/>
     <w:rsid w:val="003B0D93"/>
     <w:rsid w:val="003B4B23"/>
-    <w:rsid w:val="003D3BEB"/>
+    <w:rsid w:val="003C52CE"/>
+    <w:rsid w:val="003C7E45"/>
     <w:rsid w:val="003D675E"/>
+    <w:rsid w:val="003F6C7B"/>
+    <w:rsid w:val="004007DC"/>
+    <w:rsid w:val="00403056"/>
     <w:rsid w:val="0040727E"/>
-    <w:rsid w:val="00422785"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
+    <w:rsid w:val="00427FBC"/>
     <w:rsid w:val="00430343"/>
+    <w:rsid w:val="004551F4"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
+    <w:rsid w:val="004B0AD3"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
+    <w:rsid w:val="004F3903"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
-    <w:rsid w:val="00532998"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="005816FC"/>
+    <w:rsid w:val="00583051"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
+    <w:rsid w:val="005951FB"/>
+    <w:rsid w:val="005A5107"/>
+    <w:rsid w:val="005B1CD8"/>
+    <w:rsid w:val="005B37DB"/>
+    <w:rsid w:val="005C1A48"/>
     <w:rsid w:val="005C26ED"/>
-    <w:rsid w:val="005C66D4"/>
-    <w:rsid w:val="005E14C6"/>
+    <w:rsid w:val="005C38AB"/>
     <w:rsid w:val="005E5F72"/>
+    <w:rsid w:val="0060134C"/>
+    <w:rsid w:val="00606422"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
+    <w:rsid w:val="00637478"/>
+    <w:rsid w:val="00640DA6"/>
     <w:rsid w:val="00640F70"/>
+    <w:rsid w:val="0064190A"/>
     <w:rsid w:val="006458C0"/>
+    <w:rsid w:val="006618B1"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00684AE2"/>
     <w:rsid w:val="00697DE2"/>
+    <w:rsid w:val="006A22B5"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
+    <w:rsid w:val="006D785C"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
+    <w:rsid w:val="007B0703"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
+    <w:rsid w:val="007C652E"/>
     <w:rsid w:val="007D126B"/>
+    <w:rsid w:val="007E0920"/>
+    <w:rsid w:val="007E6940"/>
+    <w:rsid w:val="0080311B"/>
     <w:rsid w:val="008051E3"/>
+    <w:rsid w:val="00806D83"/>
+    <w:rsid w:val="0081192C"/>
+    <w:rsid w:val="00820D92"/>
+    <w:rsid w:val="008227BC"/>
     <w:rsid w:val="0082660F"/>
+    <w:rsid w:val="00850D37"/>
+    <w:rsid w:val="008525B6"/>
     <w:rsid w:val="00853810"/>
+    <w:rsid w:val="00855A86"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
-    <w:rsid w:val="00876ED1"/>
+    <w:rsid w:val="00871326"/>
     <w:rsid w:val="008A4A15"/>
+    <w:rsid w:val="008B2BFB"/>
     <w:rsid w:val="008C241C"/>
+    <w:rsid w:val="008D01DD"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
+    <w:rsid w:val="0090647F"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00933F61"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
+    <w:rsid w:val="009400F6"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00963D71"/>
+    <w:rsid w:val="00975AE1"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
+    <w:rsid w:val="009A3962"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
+    <w:rsid w:val="009E0523"/>
+    <w:rsid w:val="009E2440"/>
     <w:rsid w:val="009F275A"/>
     <w:rsid w:val="009F56AC"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
+    <w:rsid w:val="00A56DA7"/>
+    <w:rsid w:val="00A633B5"/>
     <w:rsid w:val="00A67A6E"/>
+    <w:rsid w:val="00A70A11"/>
+    <w:rsid w:val="00A71B49"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
+    <w:rsid w:val="00AB356E"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
+    <w:rsid w:val="00AE6ABE"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
     <w:rsid w:val="00B35976"/>
+    <w:rsid w:val="00B374BD"/>
     <w:rsid w:val="00B419A8"/>
     <w:rsid w:val="00B5117E"/>
     <w:rsid w:val="00B54EC0"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
+    <w:rsid w:val="00BB6BB1"/>
+    <w:rsid w:val="00BC37DB"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
+    <w:rsid w:val="00BD69FC"/>
     <w:rsid w:val="00BE1A22"/>
+    <w:rsid w:val="00BE6518"/>
+    <w:rsid w:val="00BF6D4F"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
+    <w:rsid w:val="00C42487"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
-    <w:rsid w:val="00C52A0C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
-    <w:rsid w:val="00C75556"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
-    <w:rsid w:val="00CB389B"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CD2F65"/>
+    <w:rsid w:val="00CE13A1"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D07ED2"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
+    <w:rsid w:val="00D3289C"/>
+    <w:rsid w:val="00D369B5"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
+    <w:rsid w:val="00D55F8B"/>
     <w:rsid w:val="00D70A45"/>
+    <w:rsid w:val="00D73B00"/>
     <w:rsid w:val="00D82155"/>
-    <w:rsid w:val="00D847CB"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
+    <w:rsid w:val="00E43736"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
+    <w:rsid w:val="00EB75F5"/>
     <w:rsid w:val="00EC7BED"/>
+    <w:rsid w:val="00ED41E7"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
-    <w:rsid w:val="00EF546B"/>
+    <w:rsid w:val="00EF4B13"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
-    <w:rsid w:val="00F27CF1"/>
     <w:rsid w:val="00F32565"/>
-    <w:rsid w:val="00F44EFC"/>
+    <w:rsid w:val="00F370F7"/>
     <w:rsid w:val="00F52F3C"/>
+    <w:rsid w:val="00F74F8C"/>
     <w:rsid w:val="00F87EB5"/>
+    <w:rsid w:val="00F90182"/>
+    <w:rsid w:val="00FA6BE8"/>
     <w:rsid w:val="00FC6165"/>
+    <w:rsid w:val="00FD4E8F"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
+    <w:rsid w:val="03F270BA"/>
+    <w:rsid w:val="0C57A0F3"/>
+    <w:rsid w:val="0CA3699D"/>
+    <w:rsid w:val="18E943D6"/>
+    <w:rsid w:val="1909E37F"/>
+    <w:rsid w:val="1C96D445"/>
+    <w:rsid w:val="1D7AF90F"/>
+    <w:rsid w:val="1DB4E8C5"/>
+    <w:rsid w:val="1E69D0E2"/>
+    <w:rsid w:val="1EF4DEAA"/>
+    <w:rsid w:val="1FCA1B2D"/>
+    <w:rsid w:val="2089147E"/>
+    <w:rsid w:val="22C5D35C"/>
+    <w:rsid w:val="242D7457"/>
+    <w:rsid w:val="2A4045A3"/>
+    <w:rsid w:val="2AE77164"/>
+    <w:rsid w:val="2C182368"/>
+    <w:rsid w:val="2C220ABC"/>
+    <w:rsid w:val="2CD7FE70"/>
+    <w:rsid w:val="2E09BEB1"/>
+    <w:rsid w:val="3009B352"/>
+    <w:rsid w:val="31CAD356"/>
+    <w:rsid w:val="320DB2F1"/>
+    <w:rsid w:val="33C86319"/>
+    <w:rsid w:val="346AE47C"/>
+    <w:rsid w:val="3D176923"/>
+    <w:rsid w:val="3F1D2B96"/>
+    <w:rsid w:val="41543E85"/>
+    <w:rsid w:val="4421B855"/>
+    <w:rsid w:val="4662F668"/>
+    <w:rsid w:val="469F18D1"/>
+    <w:rsid w:val="475216AD"/>
+    <w:rsid w:val="4973325D"/>
+    <w:rsid w:val="4AA8AB91"/>
+    <w:rsid w:val="4D0F3E17"/>
+    <w:rsid w:val="4DEA2EED"/>
+    <w:rsid w:val="50A8F74B"/>
+    <w:rsid w:val="51254866"/>
+    <w:rsid w:val="520395F7"/>
+    <w:rsid w:val="55EDED45"/>
+    <w:rsid w:val="570E5225"/>
+    <w:rsid w:val="5AC2F21C"/>
+    <w:rsid w:val="5CBA95F8"/>
+    <w:rsid w:val="5E134C8C"/>
+    <w:rsid w:val="5F2D73E6"/>
+    <w:rsid w:val="5F47971C"/>
+    <w:rsid w:val="643983D0"/>
+    <w:rsid w:val="695066C6"/>
+    <w:rsid w:val="6C468909"/>
+    <w:rsid w:val="6D241516"/>
+    <w:rsid w:val="6E0298E9"/>
+    <w:rsid w:val="70E0E19F"/>
+    <w:rsid w:val="7241EB9D"/>
+    <w:rsid w:val="7BA82A3A"/>
+    <w:rsid w:val="7E563394"/>
+    <w:rsid w:val="7F533D6A"/>
+    <w:rsid w:val="7F9297C0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="19E729C7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9CACA876-BBC7-4099-807B-AB977DCA008E}"/>
+  <w15:docId w15:val="{D963DEBB-1794-498E-837A-543FFA836458}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9192,50 +11013,51 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001A3B3F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -11147,51 +12969,142 @@
     <w:rsid w:val="00D2771F"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT Std Light" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0042594C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
+    <w:div w:id="113059359">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="936446363">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="940915566">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1382363426">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1678537394">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2012025988">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="2037342109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2132630059">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
@@ -11359,170 +13272,217 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Microsoft Sans Serif"/>
+    <w:altName w:val="Segoe UI Light"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Cambria"/>
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00871326"/>
-    <w:rsid w:val="00155E5D"/>
-    <w:rsid w:val="002158BD"/>
+    <w:rsid w:val="00006626"/>
+    <w:rsid w:val="000141E8"/>
+    <w:rsid w:val="00062074"/>
+    <w:rsid w:val="0006416A"/>
+    <w:rsid w:val="000C26B9"/>
+    <w:rsid w:val="001A3D3B"/>
+    <w:rsid w:val="001E1CE9"/>
+    <w:rsid w:val="001F32F7"/>
     <w:rsid w:val="002A18E5"/>
-    <w:rsid w:val="00422785"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006561B7"/>
+    <w:rsid w:val="00334BFE"/>
+    <w:rsid w:val="00387F11"/>
+    <w:rsid w:val="003C7E45"/>
+    <w:rsid w:val="0045080B"/>
+    <w:rsid w:val="00452CD5"/>
+    <w:rsid w:val="005C38AB"/>
+    <w:rsid w:val="00606422"/>
+    <w:rsid w:val="006D785C"/>
+    <w:rsid w:val="006E6CF5"/>
+    <w:rsid w:val="007763DA"/>
+    <w:rsid w:val="007C652E"/>
+    <w:rsid w:val="007E6940"/>
+    <w:rsid w:val="00815C1F"/>
+    <w:rsid w:val="00850D37"/>
     <w:rsid w:val="00871326"/>
-    <w:rsid w:val="00B5713C"/>
+    <w:rsid w:val="008D01DD"/>
+    <w:rsid w:val="009D29BB"/>
+    <w:rsid w:val="00A51C16"/>
+    <w:rsid w:val="00A633B5"/>
+    <w:rsid w:val="00AB356E"/>
+    <w:rsid w:val="00B41472"/>
     <w:rsid w:val="00C00CD7"/>
-    <w:rsid w:val="00C52A0C"/>
+    <w:rsid w:val="00C42487"/>
     <w:rsid w:val="00D07ED2"/>
-    <w:rsid w:val="00EF546B"/>
+    <w:rsid w:val="00E4065D"/>
+    <w:rsid w:val="00EF721A"/>
+    <w:rsid w:val="00EF741C"/>
+    <w:rsid w:val="00F22804"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -12223,180 +14183,105 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C636E55AF1D31F41A5F791969FB52C10" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6e9bd72a47c0810c374747219addc43d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2125e74d-3bd1-4d5f-b224-ec9156aef93e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6680db7d0c45962b4e3f1bc4ebf0356c" ns2:_="">
+    <xsd:import namespace="2125e74d-3bd1-4d5f-b224-ec9156aef93e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-[...4 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d64ee2f-da05-46fd-962f-fa029d0171cb" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2125e74d-3bd1-4d5f-b224-ec9156aef93e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
-    </xsd:element>
-[...68 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -12454,150 +14339,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB4370AD-B99D-411F-BE86-58036580EF86}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A14F27DC-53ED-4A13-94CF-0BD3BA5D5211}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
-    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
+    <ds:schemaRef ds:uri="2125e74d-3bd1-4d5f-b224-ec9156aef93e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2024 (1)</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1473</Words>
-  <Characters>8918</Characters>
+  <Words>1400</Words>
+  <Characters>8348</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>637</Lines>
-  <Paragraphs>241</Paragraphs>
+  <Lines>185</Lines>
+  <Paragraphs>110</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Education Facility Attendant</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10150</CharactersWithSpaces>
+  <CharactersWithSpaces>9638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Education Facility Attendant</dc:title>
   <dc:subject/>
   <dc:creator>Baker, Chloe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12620,51 +14479,51 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DoE Strategic Plan Topics">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Snapshot Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Topic">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="j727237256e34e7f80ae69530d2a565d">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Audience - Content Manager">
     <vt:lpwstr>;#Staff;#</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TAS DoE Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="a1c4f6224d154fedbb480523bb53bb66">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100DDD7DC831A59DF4DB1D1BB20E724F701010A0051F51D3AFBEF954F89FEA9422B9364C1</vt:lpwstr>
+    <vt:lpwstr>0x010100C636E55AF1D31F41A5F791969FB52C10</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TAS_x0020_DoE_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Business Unit_Temp">
     <vt:lpwstr>83;#Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Template Category">
     <vt:lpwstr>4977;#DECYP Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Snapshot_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="n5587f6a348f4de8ab3182c36b739ec6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Sub Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Division">
     <vt:lpwstr>3;#Strategy and Performance|64554304-9658-4477-8215-887b6d4fcbb5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DoE_x0020_Strategic_x0020_Plan_x0020_Topics">
     <vt:lpwstr/>
   </property>
@@ -12685,27 +14544,30 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Year">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document Category">
     <vt:lpwstr>7;#Administration|b709059c-9716-4094-91ad-aa3d7635dc2d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="jc6636d59a3841d6a003805cc0af7d55">
     <vt:lpwstr>Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="b5a660e2555540328d9f084305c28a7f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DoE Document Type">
     <vt:lpwstr>28;#Template|85897c92-c882-4165-879a-2f460318d4ff</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="b85bbc721aa94cb2b422cc2232ef3687">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Teacher_x0020_Learning_x0020_Centre_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>eeed6e89-013e-4177-a74b-daf02e31f347</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>