--- v0 (2025-10-26)
+++ v1 (2026-09-23)
@@ -32,50 +32,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="001947" w:themeColor="accent6"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1716622775"/>
         <w:placeholder>
           <w:docPart w:val="30F7B409696148DE9EFFD212034B24F4"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1A2270AA" w14:textId="5BA05E43" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="00816DAF" w:rsidP="001C1052">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00816DAF">
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>Customer Services Officer</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc503689211" w:displacedByCustomXml="prev"/>
     <w:tbl>
       <w:tblPr>
@@ -889,412 +890,428 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="65C99566" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232F2F02" w14:textId="77777777" w:rsidR="00C97E50" w:rsidRPr="008F622A" w:rsidRDefault="00C97E50" w:rsidP="00A66E60">
+    <w:p w14:paraId="232F2F02" w14:textId="77777777" w:rsidR="00C97E50" w:rsidRPr="008F622A" w:rsidRDefault="00C97E50" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contribute to a positive user experience for visitors to Libraries Tasmania sites, including a feeling of welcome and safety, through the delivery of excellent customer service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7514F6B3" w14:textId="50FDD34F" w:rsidR="00530803" w:rsidRPr="00530803" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="7514F6B3" w14:textId="50FDD34F" w:rsidR="00530803" w:rsidRPr="00530803" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00530803">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Under routine supervision and general guidance, complete a range of diverse tasks in support of Libraries Tasmania services resulting in a positive client experience for Libraries Tasmania customers.  These may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40492BD6" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="40492BD6" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transacting new memberships and orientating clients to the services available to them</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52237F7E" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="52237F7E" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Following appropriate training and competency assessment, assist with the delivery of Libraries Tasmania services and programs, with supervision and guidance as required. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DEDAF1" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="36DEDAF1" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Processing library materials for despatch or receipt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E82250C" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="1E82250C" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Setting up rooms or equipment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D3FA81" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="01D3FA81" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="1434" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Shelving and maintenance of library collections with supervision and guidance as required </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C3DE2BB" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="00A66E60">
+    <w:p w14:paraId="3C3DE2BB" w14:textId="77777777" w:rsidR="00530803" w:rsidRPr="008F622A" w:rsidRDefault="00530803" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Assist in supporting less experienced staff and volunteers with routine tasks and procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDCD61D" w14:textId="77777777" w:rsidR="00A66E60" w:rsidRPr="00A66E60" w:rsidRDefault="00A66E60" w:rsidP="00A66E60">
+    <w:p w14:paraId="0CDCD61D" w14:textId="77777777" w:rsidR="00A66E60" w:rsidRPr="00A66E60" w:rsidRDefault="00A66E60" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A66E60">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide support and advice to clients in using a range of Libraries Tasmania services, digital devices and information technology.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="528466F7" w14:textId="77777777" w:rsidR="00141EA9" w:rsidRPr="008F622A" w:rsidRDefault="00141EA9" w:rsidP="00141EA9">
+    <w:p w14:paraId="528466F7" w14:textId="77777777" w:rsidR="00141EA9" w:rsidRPr="008F622A" w:rsidRDefault="00141EA9" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Train less experienced staff and volunteers in routine tasks and procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594FE17D" w14:textId="5389A9CC" w:rsidR="00141EA9" w:rsidRPr="001D7233" w:rsidRDefault="00141EA9" w:rsidP="001D7233">
+    <w:p w14:paraId="594FE17D" w14:textId="5389A9CC" w:rsidR="00141EA9" w:rsidRPr="001D7233" w:rsidRDefault="00141EA9" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolve queries related to the borrowing and returning of library materials within organisational guidelines and providing feedback where required. </w:t>
       </w:r>
       <w:r w:rsidR="001D7233">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BA9871" w14:textId="77777777" w:rsidR="00141EA9" w:rsidRPr="008F622A" w:rsidRDefault="00141EA9" w:rsidP="00141EA9">
+    <w:p w14:paraId="05BA9871" w14:textId="77777777" w:rsidR="00141EA9" w:rsidRPr="008F622A" w:rsidRDefault="00141EA9" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Undertake clerical duties associated with the above tasks, including cash and EFTPOS transactions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27329462" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+    <w:p w14:paraId="27329462" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A734148" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+    <w:p w14:paraId="5A734148" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
@@ -1453,214 +1470,214 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="5AD83B11" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71530DDD" w14:textId="77777777" w:rsidR="0067290D" w:rsidRPr="008F622A" w:rsidRDefault="0067290D" w:rsidP="0067290D">
+    <w:p w14:paraId="71530DDD" w14:textId="77777777" w:rsidR="0067290D" w:rsidRPr="008F622A" w:rsidRDefault="0067290D" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrated customer service experience</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> including the proven ability to liaise effectively with clients to be consistently courteous and helpful and provide a high standard of customer service.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A47BCBE" w14:textId="77777777" w:rsidR="0067290D" w:rsidRPr="008F622A" w:rsidRDefault="0067290D" w:rsidP="0067290D">
-[...73 lines deleted...]
-    <w:p w14:paraId="35161470" w14:textId="77777777" w:rsidR="0067290D" w:rsidRPr="008F622A" w:rsidRDefault="0067290D" w:rsidP="0067290D">
+    <w:p w14:paraId="09773E66" w14:textId="77777777" w:rsidR="009F4155" w:rsidRDefault="0067290D" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Demonstrated skills or the ability to acquire skills, in information technology and digital literacy across a range of emerging technologies, with the capacity to work with IT applications and digital devices as relevant to Libraries Tasmania business.</w:t>
+        <w:t xml:space="preserve">Sound interpersonal and communication skills both written and verbal with the ability to engage effectively with all members of the community. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77121705" w14:textId="3BD761E5" w:rsidR="00D2771F" w:rsidRPr="0067290D" w:rsidRDefault="0067290D" w:rsidP="0067290D">
+    <w:p w14:paraId="4D207667" w14:textId="6536FC3B" w:rsidR="0067290D" w:rsidRPr="009F4155" w:rsidRDefault="0067290D" w:rsidP="009F4155">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4155">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Proven clerical and organisational skills and a capacity to work independently within established guidelines, using initiative, discretion, and sound judgement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716B1BCA" w14:textId="77777777" w:rsidR="0067290D" w:rsidRPr="008F622A" w:rsidRDefault="0067290D" w:rsidP="009F4155">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F622A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>Personal attributes of adaptability, flexibility, initiative, and self-motivation coupled with the ability to work effectively both in a public and a team environment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35161470" w14:textId="77777777" w:rsidR="0067290D" w:rsidRPr="008F622A" w:rsidRDefault="0067290D" w:rsidP="009F4155">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F622A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Demonstrated skills or the ability to acquire skills, in information technology and digital literacy across a range of emerging technologies, with the capacity to work with IT applications and digital devices as relevant to Libraries Tasmania business.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77121705" w14:textId="3BD761E5" w:rsidR="00D2771F" w:rsidRPr="0067290D" w:rsidRDefault="0067290D" w:rsidP="009F4155">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F622A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Sound numeracy and literacy skills, including ability to interpret data with accuracy, work with the Library Management System and shelve library collections with accuracy. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0A1E2B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="001C1052">
+    <w:p w14:paraId="0C0A1E2B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="009F4155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A demonstrated capacity to </w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commit to the Department’s values, with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2788,70 +2805,70 @@
     <w:p w14:paraId="60CFF4C1" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="001C1052">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="194AF827" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413" w:rsidP="0021185D">
+    <w:p w14:paraId="6A40DAAE" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1EBA0B" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413"/>
+    <w:p w14:paraId="55123680" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="760C87CE" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413" w:rsidP="0021185D">
+    <w:p w14:paraId="41C5FEDC" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C2E265" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413"/>
+    <w:p w14:paraId="63CF0E51" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2864,79 +2881,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3071,70 +3087,70 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A10C9F0" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413" w:rsidP="0021185D">
+    <w:p w14:paraId="5A92D0E5" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011FD01D" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413"/>
+    <w:p w14:paraId="4D64CFA3" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03551603" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413" w:rsidP="0021185D">
+    <w:p w14:paraId="209C0E17" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723A2D2E" w14:textId="77777777" w:rsidR="00595413" w:rsidRDefault="00595413"/>
+    <w:p w14:paraId="1DD54A85" w14:textId="77777777" w:rsidR="005B5DB3" w:rsidRDefault="005B5DB3"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="655C272C" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1B57B660" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0EFC503A" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
@@ -7550,51 +7566,51 @@
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1222055391">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1579637143">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1312248934">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="41" w16cid:durableId="67463807">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="182017454">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1391198228">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -7665,50 +7681,51 @@
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
     <w:rsid w:val="00467015"/>
     <w:rsid w:val="004712DE"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
     <w:rsid w:val="00530803"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="0057794A"/>
     <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
     <w:rsid w:val="00595413"/>
+    <w:rsid w:val="005B5DB3"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00620233"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="0067290D"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00773550"/>
     <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
@@ -7725,50 +7742,51 @@
     <w:rsid w:val="00867075"/>
     <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
     <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="009518C8"/>
     <w:rsid w:val="00963D71"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
     <w:rsid w:val="009F275A"/>
+    <w:rsid w:val="009F4155"/>
     <w:rsid w:val="009F56AC"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
     <w:rsid w:val="00A66E60"/>
     <w:rsid w:val="00A67A6E"/>
     <w:rsid w:val="00A806FB"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
     <w:rsid w:val="00A90FD6"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B23213"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B419A8"/>
     <w:rsid w:val="00B5117E"/>
     <w:rsid w:val="00B56C37"/>
     <w:rsid w:val="00B620D5"/>
@@ -7800,50 +7818,51 @@
     <w:rsid w:val="00C97E50"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
     <w:rsid w:val="00CE3DB6"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D14F5A"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
     <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
     <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00DE0657"/>
     <w:rsid w:val="00DE2E84"/>
     <w:rsid w:val="00DE5CC9"/>
+    <w:rsid w:val="00E000A9"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
     <w:rsid w:val="00F52F3C"/>
     <w:rsid w:val="00F87EB5"/>
     <w:rsid w:val="00FC6165"/>
@@ -10580,79 +10599,78 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -10660,51 +10678,53 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA582B"/>
+    <w:rsid w:val="00721D0A"/>
     <w:rsid w:val="00D14F5A"/>
+    <w:rsid w:val="00E000A9"/>
     <w:rsid w:val="00FA582B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -11124,67 +11144,52 @@
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30F7B409696148DE9EFFD212034B24F4">
     <w:name w:val="30F7B409696148DE9EFFD212034B24F4"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BF395E7BD134FE19F5F4DDD580F783A">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="19B09708E811439A947AE479DD1F1546">
     <w:name w:val="19B09708E811439A947AE479DD1F1546"/>
-  </w:style>
-[...10 lines deleted...]
-    <w:name w:val="E24E013FBE644D4792F34EADD2D20871"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DECYP 2023">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
@@ -11430,63 +11435,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C361CD88EE4CD41967925F67FABBAE9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0501f6e31248bd895a545efba789e80f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4920e218f030ae8a2013e94a8da5425a" ns2:_="" ns3:_="">
     <xsd:import namespace="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11671,124 +11663,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f480d145-b21c-419a-8200-9f635e7e585b" xsi:nil="true"/>
     <Image xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
-[...14 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08031B8E-D2AE-4989-B660-2FA19D2C43C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2025</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1410</Words>
   <Characters>8357</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
+  <Lines>164</Lines>
   <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Position Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>9717</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>