--- v0 (2025-11-03)
+++ v1 (2026-10-26)
@@ -32,51 +32,50 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="001947" w:themeColor="accent6"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1716622775"/>
         <w:placeholder>
           <w:docPart w:val="85D682ACD1C24523B9F1228114D793F6"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="3552D2E5" w14:textId="7F8A7663" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="00DA0EED" w:rsidP="00C13D8F">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>Teacher Assistant</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc503689211" w:displacedByCustomXml="prev"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPReportTableStyle1"/>
@@ -215,51 +214,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1794978893"/>
             <w:placeholder>
               <w:docPart w:val="23A9730EAEF34000AE6FDDF081FB207B"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
               <w:listItem w:displayText="Keeping Children Safe" w:value="Keeping Children Safe"/>
               <w:listItem w:displayText="Services for Youth Justice" w:value="Services for Youth Justice"/>
               <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
               <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
               <w:listItem w:displayText="Continuous Improvement and Evaluation" w:value="Continuous Improvement and Evaluation"/>
               <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
               <w:listItem w:displayText="Office of the Secretary" w:value="Office of the Secretary"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6540" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="47A4C25F" w14:textId="6312476E" w:rsidR="00D2771F" w:rsidRPr="00BF7FC7" w:rsidRDefault="00DA0EED" w:rsidP="00D2771F">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schools and Early Years</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
@@ -448,51 +446,50 @@
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1431852964"/>
               <w:placeholder>
                 <w:docPart w:val="23A9730EAEF34000AE6FDDF081FB207B"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:value="Select Award"/>
                 <w:listItem w:displayText="Allied Health Professionals Public Sector Union Wages Agreement" w:value="Allied Health Professionals Public Sector Union Wages Agreement"/>
                 <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
                 <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award" w:value="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award"/>
                 <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
                 <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector)" w:value="Teaching Service (Tasmanian Public Sector)"/>
                 <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="461B09AB" w14:textId="0BA0E9CB" w:rsidR="00D2771F" w:rsidRPr="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="00D2771F">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00DA0EED">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Tasmanian State Service Award</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DA0EED" w14:paraId="5B5060BA" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
@@ -553,331 +550,316 @@
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="359BA134" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00D603EF" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C3489F2" w14:textId="7CCE35EE" w:rsidR="009D6E8A" w:rsidRPr="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="00BF7FC7">
+          <w:p w14:paraId="1C3489F2" w14:textId="7CCE35EE" w:rsidR="009D6E8A" w:rsidRPr="00DA0EED" w:rsidRDefault="00000000" w:rsidP="00BF7FC7">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="86980238"/>
                 <w:placeholder>
                   <w:docPart w:val="E243B0D473374EB5B72B3C579F4AE6A0"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Choose an Item" w:value="Choose an Item"/>
                   <w:listItem w:displayText="Casual" w:value="Casual"/>
                   <w:listItem w:displayText="Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Fixed-term, Full-time" w:value="Fixed-term, Full-time"/>
                   <w:listItem w:displayText="Fixed-term, Full-time/Part-time" w:value="Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Fixed-term, Part-time" w:value="Fixed-term, Part-time"/>
                   <w:listItem w:displayText="Permanent/Casual, Full-time/Part-time/Casual" w:value="Permanent/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term, Full-time/Part-time" w:value="Permanent/Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Full-time" w:value="Permanent, Full-time"/>
                   <w:listItem w:displayText="Permanent, Full-time/Part-time" w:value="Permanent, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Part-time" w:value="Permanent, Part-time"/>
                   <w:listItem w:displayText="Fixed-term/Permanent, Part-Time" w:value="Fixed-term/Permanent, Part-Time"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00DA0EED">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Permanent/Fixed-term, Full-time/Part-time</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r>
+            <w:r w:rsidR="00DA0EED">
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A85880">
+            <w:r w:rsidR="00DA0EED" w:rsidRPr="00A85880">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">up to 73.5 hours per fortnight. The occupant works for the duration of school terms only with the option of an additional 2 weeks at a time mutually agreed to by the parties. </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> leave and other benefits are paid on a pro rata basis. Teacher assistants are covered by prescribed award arrangements and all provisions including TOIL prevail.</w:t>
+              <w:t>up to 73.5 hours per fortnight. The occupant works for the duration of school terms only with the option of an additional 2 weeks at a time mutually agreed to by the parties. Consequently, leave and other benefits are paid on a pro rata basis. Teacher assistants are covered by prescribed award arrangements and all provisions including TOIL prevail.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="34A56390" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A0D4ACB" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFB457C" w14:textId="79EAD828" w:rsidR="00D2771F" w:rsidRPr="00BF7FC7" w:rsidRDefault="00DA0EED" w:rsidP="00D2771F">
+          <w:p w14:paraId="1AFB457C" w14:textId="79EAD828" w:rsidR="00D2771F" w:rsidRPr="00BF7FC7" w:rsidRDefault="00000000" w:rsidP="00D2771F">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-787747809"/>
                 <w:placeholder>
                   <w:docPart w:val="D8ADD0B9F13D482BAE62767EE5ADDD35"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="South" w:value="South"/>
                   <w:listItem w:displayText="North" w:value="North"/>
                   <w:listItem w:displayText="North-West" w:value="North-West"/>
                   <w:listItem w:displayText="Statewide" w:value="Statewide"/>
                   <w:listItem w:displayText="South, North" w:value="South, North"/>
                   <w:listItem w:displayText="North, North-West" w:value="North, North-West"/>
                   <w:listItem w:displayText="South, North-West" w:value="South, North-West"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="00DA0EED">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Statewide</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C241C" w:rsidRPr="00BF7FC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="ED7D31"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2851A2D0" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:t>Primary Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EDFCB9E" w14:textId="17E07B1C" w:rsidR="00D2771F" w:rsidRPr="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="5EDFCB9E" w14:textId="17E07B1C" w:rsidR="00D2771F" w:rsidRPr="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004864CC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide assistance to the teacher(s) by assisting with the supervision and learning of students.  Provide support and assistance to students with high and/or additional needs including but not limited to students with physical and/or intellectual disabilities and students with behavioural issues.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A93663B" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348C90FE" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00343373" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
-      <w:pPr>
+    <w:p w14:paraId="348C90FE" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00343373" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
       <w:r w:rsidRPr="00343373">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Responsible for the efficient completion of tasks as directed. May assist in being responsible for the physical and emotional well-being of a student or group of students. General supervision of tasks is provided. Closer direction is received on specific or new tasks as well as some guidance on how they should be carried out.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A7E0960" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="1A7E0960" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703A6C0F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="703A6C0F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
       </w:r>
       <w:r w:rsidR="005C26ED">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> conduct and behaviour, </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C506088" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="0C506088" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People Services and Support (HR) and Facilities. The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="08CC962D" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
@@ -953,406 +935,389 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="56699599" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54001C16" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="54001C16" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist teachers and students both inside and outside the classroom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23425043" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="23425043" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist with the supervision of small groups or individual students on activities, as directed by the teacher both on and off campus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420DCCC4" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="420DCCC4" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepare teaching aides and other material to support teaching and learning programs including supporting the implementation of individual student education and behaviour programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26755E69" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="26755E69" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist students with physical and mobility challenges by lifting, positioning, exercising and/or transferring from or to transportation, as specified in their individual education plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB3A880" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="7FB3A880" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist with personal hygiene, toileting and feeding requirements as required by each individual student.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5425D8" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="2A5425D8" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undertake specific therapy tasks with individual students under the guidance of the teacher or nominated professional.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793CA64F" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="793CA64F" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist students with intellectual disabilities with the use of learning aides.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C5128C" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="26C5128C" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide administrative assistance to students, staff and teachers, including but not limited to, covering books, laminating, photocopying and printing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1C316C" w14:textId="7698A12F" w:rsidR="00D2771F" w:rsidRPr="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="4B1C316C" w14:textId="7698A12F" w:rsidR="00D2771F" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maintain stores and equipment.</w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="00DA0EED">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A0DC5F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00DA0EED">
+    <w:p w14:paraId="13A0DC5F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
-        <w:spacing w:before="120" w:after="840" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="714" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D32DDB7" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="1D32DDB7" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="004B6022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Work Health and Safety Act 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
@@ -1375,55 +1340,57 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E7E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4370679C" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A439301" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="4A439301" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following specific selection criteria must be addressed by candidates. The nominated position objective and duties contained in this statement of duties must also be used to assist in the interpretation of these selection criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6B6435" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
@@ -1484,360 +1451,347 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="14C6976A" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D45205A" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="4D45205A" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proven communication and interpersonal skills with both adults and students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF700B9" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="6FF700B9" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An understanding of general educational processes and methods.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71E3A5DA" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="71E3A5DA" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An understanding of general health and safety requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455E84B8" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="455E84B8" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proven capacity to work as part of a team and be adaptable and flexible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56166FAB" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="56166FAB" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Established skills of creativity, initiative and good judgement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C6D162" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="004864CC" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="35C6D162" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proven capacity to work with students with high and/or additional needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275B6369" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="006F3D91" w:rsidRDefault="00DA0EED" w:rsidP="00DA0EED">
+    <w:p w14:paraId="275B6369" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRPr="00B0194C" w:rsidRDefault="00DA0EED" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A good standard of numeracy and literacy with personal skills of accuracy, precision, personal organisation and planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2562CE72" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00697DE2">
+    <w:p w14:paraId="2562CE72" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B0194C" w:rsidRDefault="00935713" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A demonstrated capacity to </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commit to the Department’s values, with the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ability </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to apply the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through </w:t>
       </w:r>
-      <w:r w:rsidR="0030202C">
+      <w:r w:rsidR="0030202C" w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="00B0194C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>behaviours and actions.</w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="00B0194C" w:rsidDel="009C0CF5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A96A82F" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BEE977" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:rPr>
@@ -1999,66 +1953,91 @@
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">College </w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0EED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>or TAFE studies in health and/or education support</w:t>
             </w:r>
             <w:r w:rsidRPr="00DA0EED">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:bookmarkEnd w:id="0"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="42594931" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="1B697604" w14:textId="77777777" w:rsidR="00B0194C" w:rsidRDefault="00B0194C" w:rsidP="00697DE2">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C51544" w14:textId="77777777" w:rsidR="00B0194C" w:rsidRDefault="00B0194C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="011947"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42594931" w14:textId="37E1429B" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Education, Children and Young People</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7659C70C" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00697DE2">
       <w:pPr>
@@ -2104,156 +2083,160 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="344630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3606ED" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00FD47C2" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="6D3606ED" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00FD47C2" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Our values of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection, Courage, Growth, Respect, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E080C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> represent the foundation of our Department’s culture and guide us in all that we do to ensure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bright lives. Positive futures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB49DC5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="4CB49DC5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48156928" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="48156928" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is respected, and has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786FEE28" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="786FEE28" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We are committed to providing a safe workplace for all employees and have zero tolerance to all forms of violence, including child abuse and harm. The Department is a smoke-free work environment, and smoking is prohibited in all State Government workplaces, including vehicles and vessels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7910716F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7910716F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2280,52 +2263,53 @@
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees are responsible for ensuring that the standards of behaviour and conduct specified in the State Service Principles and Code of Conduct are adhered to. All employees are expected to act ethically and with integrity in the undertaking of their duties.  Employees who breach the code of conduct may have sanctions imposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DCA7BD" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="06DCA7BD" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The State Service Principles and Code of Conduct are contained in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2361,149 +2345,161 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Principles</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must read these and ensure they understand their responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1BAD3D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="5A1BAD3D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All employees are expected to utilise information management systems in a responsible manner in line with the DECYP Condition of Use policy statement located at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department f</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>or</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Education, Children And Young People: Information technology policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="72D1E41C" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="72D1E41C" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Commitment to Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7928F609" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7928F609" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epartment built entirely for children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:t xml:space="preserve">young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3373BED1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="3373BED1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the safety and wellbeing of </w:t>
@@ -2553,63 +2549,63 @@
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nderpins </w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> commitment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6C2207" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7A6C2207" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00B0194C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>All employees must</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> demonstrate and model behaviours which</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> value and respect children and young people</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
@@ -2779,70 +2775,70 @@
     </w:tbl>
     <w:p w14:paraId="253E203A" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="007773F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="334BEBAA" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="0021185D">
+    <w:p w14:paraId="349BC92A" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029CAF9B" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED"/>
+    <w:p w14:paraId="57811C16" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14DE3062" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="0021185D">
+    <w:p w14:paraId="3E8AB5F3" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF2CF7B" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED"/>
+    <w:p w14:paraId="6A73002B" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2855,78 +2851,77 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="020B0302020104020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3061,70 +3056,70 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D29F928" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="0021185D">
+    <w:p w14:paraId="094C7762" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E487501" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED"/>
+    <w:p w14:paraId="558CA006" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="521A3FB3" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED" w:rsidP="0021185D">
+    <w:p w14:paraId="5A042FBC" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540A9197" w14:textId="77777777" w:rsidR="00DA0EED" w:rsidRDefault="00DA0EED"/>
+    <w:p w14:paraId="6DA81743" w14:textId="77777777" w:rsidR="00592D49" w:rsidRDefault="00592D49"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B978302" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2E89DDF0" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7A13FD8D" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
@@ -7304,119 +7299,122 @@
     <w:rsid w:val="003B4B23"/>
     <w:rsid w:val="003D675E"/>
     <w:rsid w:val="0040727E"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="0057794A"/>
     <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
+    <w:rsid w:val="00592D49"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00620233"/>
     <w:rsid w:val="006324D3"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
     <w:rsid w:val="0082660F"/>
     <w:rsid w:val="00853810"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
     <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
     <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="009135F2"/>
+    <w:rsid w:val="00914EC0"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00963D71"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
     <w:rsid w:val="009F275A"/>
     <w:rsid w:val="009F56AC"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
     <w:rsid w:val="00A67A6E"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
     <w:rsid w:val="00A90FD6"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
+    <w:rsid w:val="00B0194C"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B419A8"/>
     <w:rsid w:val="00B5117E"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
@@ -7441,50 +7439,51 @@
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
     <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
     <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DA0EED"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
     <w:rsid w:val="00EC7BED"/>
+    <w:rsid w:val="00ED4720"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
     <w:rsid w:val="00F52F3C"/>
     <w:rsid w:val="00F87EB5"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -10064,50 +10063,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2037342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\chloe.baker\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\Desktop\CHLOE\SOD's\Statements%20of%20Duties%20Template%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10275,78 +10275,77 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="020B0302020104020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -10354,52 +10353,54 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A9216B"/>
+    <w:rsid w:val="002C7170"/>
     <w:rsid w:val="006324D3"/>
     <w:rsid w:val="00A9216B"/>
+    <w:rsid w:val="00ED4720"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11115,50 +11116,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f480d145-b21c-419a-8200-9f635e7e585b" xsi:nil="true"/>
+    <Image xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C361CD88EE4CD41967925F67FABBAE9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0501f6e31248bd895a545efba789e80f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4920e218f030ae8a2013e94a8da5425a" ns2:_="" ns3:_="">
     <xsd:import namespace="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11343,152 +11369,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
+    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08031B8E-D2AE-4989-B660-2FA19D2C43C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2025</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1382</Words>
-  <Characters>7962</Characters>
+  <Words>1328</Words>
+  <Characters>7813</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>88</Paragraphs>
+  <Lines>151</Lines>
+  <Paragraphs>71</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Position Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9256</CharactersWithSpaces>
+  <CharactersWithSpaces>9089</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Teacher Assistant</dc:title>
   <dc:subject/>
   <dc:creator>Baker, Chloe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>