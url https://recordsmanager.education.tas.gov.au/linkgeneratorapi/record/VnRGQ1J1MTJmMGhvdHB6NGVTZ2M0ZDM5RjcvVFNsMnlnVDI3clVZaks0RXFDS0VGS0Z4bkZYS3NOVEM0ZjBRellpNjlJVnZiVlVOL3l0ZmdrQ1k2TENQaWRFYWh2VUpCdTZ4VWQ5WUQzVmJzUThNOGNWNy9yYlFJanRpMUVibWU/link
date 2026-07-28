--- v0 (2026-03-03)
+++ v1 (2026-07-28)
@@ -1,879 +1,1011 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:bCs/>
           <w:color w:val="001947" w:themeColor="accent6"/>
-          <w:spacing w:val="0"/>
-          <w:kern w:val="2"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1716622775"/>
         <w:placeholder>
-          <w:docPart w:val="5817B101C27B439AAC7839250D38C43D"/>
+          <w:docPart w:val="49DD5180B4944C3B8BB427D7654A2051"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="12A6AE66" w14:textId="28664304" w:rsidR="009D6E8A" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00C13D8F">
+        <w:p w14:paraId="5CC88854" w14:textId="7287D34D" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="00740155" w:rsidP="00F87871">
           <w:pPr>
             <w:pStyle w:val="Title"/>
+            <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+            <w:contextualSpacing w:val="0"/>
+            <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs/>
               <w:color w:val="001947" w:themeColor="accent6"/>
-              <w:spacing w:val="0"/>
-              <w:kern w:val="2"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00640F70">
+          <w:r w:rsidRPr="00740155">
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs/>
               <w:color w:val="001947" w:themeColor="accent6"/>
-              <w:spacing w:val="0"/>
-              <w:kern w:val="2"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>Education Facility Attendant</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc503689211" w:displacedByCustomXml="prev"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPReportTableStyle1"/>
         <w:tblW w:w="9692" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3152"/>
         <w:gridCol w:w="1694"/>
         <w:gridCol w:w="4846"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D6E8A" w14:paraId="1DE71608" w14:textId="77777777" w:rsidTr="00D26002">
+      <w:tr w:rsidR="009D6E8A" w14:paraId="77DFE36C" w14:textId="77777777" w:rsidTr="00D26002">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1F7D2F89" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
+          <w:p w14:paraId="1422E5FF" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8310E">
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">STATEMENT OF DUTIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20956241" w14:textId="7D06A949" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="00640F70" w:rsidP="009C08F6">
+          <w:p w14:paraId="19DE1532" w14:textId="03D2785D" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="00740155" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>FEBRUARY 2024</w:t>
+              <w:t>JUNE 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="05D528A8" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="3A1465F7" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4544F025" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="63249247" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="00BDA0F9" w14:textId="67F9614B" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="0D0CAB4D" w14:textId="79F6FFB1" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Generic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="1AE7723A" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="1A71AB9A" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D857159" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="3B988907" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Portfolio</w:t>
+            </w:r>
+            <w:r w:rsidR="005A63D5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...36 lines deleted...]
-                <w:r>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6540" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="65CD9247" w14:textId="317D6F0C" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="007526B7" w:rsidP="00F87871">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1794978893"/>
+                <w:placeholder>
+                  <w:docPart w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
+                  <w:listItem w:displayText="Child Safety and Youth Justice Operations" w:value="Child Safety and Youth Justice Operations"/>
+                  <w:listItem w:displayText="Strategy and Performance" w:value="Strategy and Performance"/>
+                  <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
+                  <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
+                  <w:listItem w:displayText="Office of the Secretary" w:value="Office of the Secretary"/>
+                  <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
+                  <w:listItem w:displayText="People and Culture " w:value="People and Culture "/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00740155" w:rsidRPr="00740155">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schools and Early Years</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-        </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="262AF310" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="1DF7D318" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C15CBA0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="15D0E573" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2B318794" w14:textId="6B71A012" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="09FF3097" w14:textId="5F5A20FC" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7A96">
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified Learning Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="68CECB43" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="552F3134" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58BB6C6D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="476A0913" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Section/Unit/School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="293B739B" w14:textId="64DDB753" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="49EAF113" w14:textId="7434D58A" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002C7A96">
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified School or College</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="2A8CC85C" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="5BAB22F9" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6058ADE4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="0E7F86CA" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4513FAE4" w14:textId="0C167CBA" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="4D62A044" w14:textId="6E031E30" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Principal/School Business Manager </w:t>
+              <w:t>Principal/School Business Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="2FA42E5D" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00984C70" w14:paraId="213703D6" w14:textId="77777777" w:rsidTr="00984C70">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75EF287E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="4F69953B" w14:textId="6CC07732" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
-              <w:t>Award/Agreement</w:t>
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4301">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1431852964"/>
               <w:placeholder>
-                <w:docPart w:val="9C7D315960114720BC0387B95AABB7EF"/>
+                <w:docPart w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:value="Select Award"/>
-                <w:listItem w:displayText="Allied Health Professionals Public Sector Union Wages Agreement" w:value="Allied Health Professionals Public Sector Union Wages Agreement"/>
                 <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
                 <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
-                <w:listItem w:displayText="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award" w:value="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award"/>
+                <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector) Award" w:value="Teaching Service (Tasmanian Public Sector) Award"/>
                 <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
-                <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector)" w:value="Teaching Service (Tasmanian Public Sector)"/>
                 <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="72F15704" w14:textId="18BD6D73" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+              <w:p w14:paraId="208ECC0E" w14:textId="7F14EF03" w:rsidR="00984C70" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
+                  <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00740155">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Facility Attendants (Tasmanian State Service Award)</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="2D399BBE" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00984C70" w14:paraId="01225039" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48936DA4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="569AFEE9" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Classification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE20DD5" w14:textId="06FB89A2" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00D2771F">
+          <w:p w14:paraId="13320624" w14:textId="6992BBCD" w:rsidR="00984C70" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Level </w:t>
-[...6 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>Level 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4F86" w14:paraId="049859CE" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00984C70" w14:paraId="1938CD62" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16188910" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00640F70" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
+          <w:p w14:paraId="1C6C5694" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E83E295" w14:textId="0AE72AC0" w:rsidR="009D6E8A" w:rsidRPr="00640F70" w:rsidRDefault="008058F9" w:rsidP="00BF7FC7">
+          <w:p w14:paraId="4CEACFC4" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00740155">
             <w:pPr>
-              <w:rPr>
-[...48 lines deleted...]
-            <w:r w:rsidR="00640F70">
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00640F70" w:rsidRPr="002C7A96">
+            </w:pPr>
+            <w:r w:rsidRPr="00740155">
               <w:rPr>
-                <w:bCs/>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>up to 80 hours per fortnight, 52 weeks per year including 4 weeks annual leave to be taken during school holidays. Full-time employees work 80 hours per fortnight accruing 4 hours per fortnight towards rostered days off which are taken during school holidays.</w:t>
+              <w:t>Permanent/Fixed-term, Full-time/Part-time</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="673176D4" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00740155">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740155">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Up to 80 hours per fortnight, 52 weeks per year including 4 weeks annual leave to be taken during school holidays.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B760209" w14:textId="6FA8A10B" w:rsidR="00984C70" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00740155">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00740155">
+              <w:rPr>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Full time employees work 80 hours per fortnight accruing 4 hours towards rostered days off which are taken during the school holidays.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="67BAF3B3" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00984C70" w14:paraId="154E0BB6" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63B9E7FC" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="332BDA9E" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00640F70">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E059891" w14:textId="31D4E3C7" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="008058F9" w:rsidP="00D2771F">
+          <w:p w14:paraId="346EAF76" w14:textId="19478B9B" w:rsidR="00984C70" w:rsidRPr="00BF7FC7" w:rsidRDefault="007526B7" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
+                  <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-787747809"/>
                 <w:placeholder>
-                  <w:docPart w:val="501E220094F246BE9D483C67AB107EFE"/>
+                  <w:docPart w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="South" w:value="South"/>
                   <w:listItem w:displayText="North" w:value="North"/>
                   <w:listItem w:displayText="North-West" w:value="North-West"/>
                   <w:listItem w:displayText="Statewide" w:value="Statewide"/>
                   <w:listItem w:displayText="South, North" w:value="South, North"/>
                   <w:listItem w:displayText="North, North-West" w:value="North, North-West"/>
                   <w:listItem w:displayText="South, North-West" w:value="South, North-West"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00640F70">
+                <w:r w:rsidR="00740155">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
+                    <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Statewide</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="008C241C" w:rsidRPr="00640F70">
+            <w:r w:rsidR="00984C70" w:rsidRPr="00BF7FC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="ED7D31"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4133195D" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="195DEF8A" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:t>Primary Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E9108C" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C7A96" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="43BB52E1" w14:textId="439E3FE4" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C7A96">
+      <w:r w:rsidRPr="00740155">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>As part of a team or alone perform various facets of the attendant role which may involve cleaning, grounds keeping, kitchen assistant duties and maintenance of school facilities to a hygienic, safe and presentable level. This role may also involve minor maintenance of related equipment.</w:t>
+        <w:t>As part of a team or alone perform the range of cleaning, grounds keeping and/or kitchen assistant duties to a hygienic, safe and presentable level. In addition to these duties this role contributes at a high level to the maintenance program of the school.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B68160" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="0467621A" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A1177" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C7A96" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...1 lines deleted...]
-        <w:spacing w:after="840"/>
+    <w:p w14:paraId="04945E35" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
+      <w:r w:rsidRPr="00740155">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C7A96">
+        <w:t>Responsible for school cleanliness, and/or maintenance and upkeep of gardens, and/or efficient and effective preparation of materials for home economics classes and hygienic state of the school’s facilities. Responsible for the tools and equipment and maintenance duties assigned. This role may supervise Education Facility Attendants Level 2 and 3. Exercises significant judgement in deciding how tasks are performed. Works with general supervision only.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00740155">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF1B490" w14:textId="0514A897" w:rsidR="00D2771F" w:rsidRPr="00740155" w:rsidRDefault="00740155" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Responsible for school cleanliness, and/or maintenance and upkeep of gardens, and/or efficient and effective preparation of materials for home economics classes and hygienic state of the school's facilities. Responsible for the tools, equipment and minor maintenance duties assigned.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00740155">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The occupant is responsible for successfully completing all relevant training required to perform the duties of their role.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFCC669" w14:textId="35B2657E" w:rsidR="00640F70" w:rsidRPr="002C7A96" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-      <w:pPr>
+    <w:p w14:paraId="35A8E722" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002C7A96">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-        <w:t>Education Facility Attendants (EFA) employed at Level 1 will receive training in various facets of the role under direct supervision with detailed direction given on duties assigned. After 6 months employment at Level 1 EFAs will progress to Level 2 and the scope and complexity of the work is expanded and supervision and direction provided will reduce accordingly. After 12 months at Level 2 EFAs will progress to Level 3 and will exercise judgement in deciding how tasks are performed under general supervision only and may be required to supervise Level 1 and 2 Attendants. Commencing salary within the Level 1 to 3 range will therefore be determined based on skills and experience.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C752CD" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="2BB7CFA1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B732A4">
+      <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
+        <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C26ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conduct and behaviour, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C04C34" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="45A529E1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C26ED">
+        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conduct and behaviour, </w:t>
+        <w:t>and Culture (P&amp;C)</w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People Services and Support (HR) and Facilities.  The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
+        <w:t xml:space="preserve"> and Facilities. The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="170A3581" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="10043E5E" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Primary Duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B22D86" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="63F328C1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="463967E1" wp14:editId="2352F875">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29110FF3" wp14:editId="0E9D9C25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106679</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2124088070" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
@@ -893,1090 +1025,1040 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="37BEC641" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="003E8DBD" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139ED694" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...17 lines deleted...]
-    <w:p w14:paraId="4F9AA7DC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="1D8BE2BD" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="00B5156F" w:rsidRDefault="00740155" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5156F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Cleaning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B267052" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="1A862023" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cleaning of all facilities including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAFEBFC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="268BB063" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>floors, walls and ceilings;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FCCF21" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="57FA9F5A" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>toilets and showers (staff and student);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A301C0" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="44C03449" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sinks, bench tops and kitchen equipment;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C86F7A5" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="1CA2A046" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all glazed areas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D74711" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="25EB6969" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>drinking taps and troughs; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCE0DA6" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="53379BAA" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>light diffusers and shades.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EE752B" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...33 lines deleted...]
-    <w:p w14:paraId="0B11CC17" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="175B9D48" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-        <w:t>Wash and clean all furniture and building fittings and fixtures.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As required polish or vacuum floors, refill dispensers with paper, soap and towels and empty bins and wastebaskets and wash and disinfect same.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CF3D30" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="30AD8270" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
-        <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wash and clean all furniture and building fittings and fixtures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B71CDC5" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sweep and spot wash all concrete and covered areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6B2211" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="60191A77" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="00B5156F" w:rsidRDefault="00740155" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5156F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Grounds keeping</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7206D8E3" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="3E1929D6" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Upkeep of grounds including the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBB8031" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="6666D214" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>mowing of lawns;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333197DE" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="11963338" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maintenance of gardens; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109BDEBE" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="4A3798AD" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cleaning and tidying of outside areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BCD040" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="51E8FA91" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organise the removal of rubbish as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548E0E0D" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="71E15EB8" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="008E2A65" w:rsidRDefault="00740155" w:rsidP="00740155">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-        <w:t>.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E2A65">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Clean regularly all gutters and drains.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BDEAA7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="11F06D20" w14:textId="77777777" w:rsidR="00740155" w:rsidRPr="00B5156F" w:rsidRDefault="00740155" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
-        <w:rPr>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B5156F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kitchen Assistant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DFF204" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="4F9719AC" w14:textId="7E181410" w:rsidR="00740155" w:rsidRPr="000B470D" w:rsidRDefault="000B470D" w:rsidP="000B470D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Prepare demonstration ingredients and equipment for classes.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B470D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Order, prepare and manage ingredients and equipment for classes, including arranging purchases in accordance with school processes, maintaining appropriate records (e.g. invoices/receipts), and submitting these to administration for processing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22546C21" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="75545E89" w14:textId="122C4116" w:rsidR="004B41E7" w:rsidRPr="004B41E7" w:rsidRDefault="004B41E7" w:rsidP="004B41E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Prepare teaching aids and education displays.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B41E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepare and set up ingredients and equipment for practical classes, including assisting with distribution as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC4FE50" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="6E43179C" w14:textId="710807C0" w:rsidR="004B41E7" w:rsidRPr="004B41E7" w:rsidRDefault="004B41E7" w:rsidP="004B41E7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B41E7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assist in the preparation of basic teaching materials directly related to kitchen activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A59884" w14:textId="3276AD00" w:rsidR="00740155" w:rsidRPr="004B41E7" w:rsidRDefault="0083275F" w:rsidP="00341275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:t>Comprehensively clean Home Economics facilities and related areas including stoves, fridges, freezers, bench tops and associated equipment, fixtures and fittings.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0083275F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clean and maintain school kitchen facilities and associated areas, including stoves, fridges, freezers, benchtops, and equipment, fixtures and fittings, in accordance with basic food hygiene requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5D121C" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="482CB8A5" w14:textId="77777777" w:rsidR="00AC23D2" w:rsidRPr="00AC23D2" w:rsidRDefault="00AC23D2" w:rsidP="00AC23D2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
-        <w:tabs>
-[...22 lines deleted...]
-        <w:t>Wash linen and towels.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC23D2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wash and maintain kitchen linen and towels to ensure cleanliness and hygiene standards are met.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608CAE36" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...50 lines deleted...]
-    <w:p w14:paraId="0D10E6A9" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="312D6CCE" w14:textId="77777777" w:rsidR="00B32834" w:rsidRPr="00D813D7" w:rsidRDefault="00B32834" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Maintenance and Other Duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6D86EF" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="36B3E697" w14:textId="77777777" w:rsidR="00B32834" w:rsidRPr="00D813D7" w:rsidRDefault="00B32834" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Maintain tools and equipment.</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activate and deactivate school security systems as appropriate.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DE58BC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="000B1952" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...23 lines deleted...]
-    <w:p w14:paraId="1CFF234E" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="2EA1FAD6" w14:textId="77777777" w:rsidR="00B32834" w:rsidRPr="00D813D7" w:rsidRDefault="00B32834" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:t>Activate and deactivate school security systems as appropriate</w:t>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Undertake routine ordering and distribution of supplies and equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C805DC2" w14:textId="0D4C0425" w:rsidR="00640F70" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="17209E44" w14:textId="77777777" w:rsidR="00B32834" w:rsidRPr="00D813D7" w:rsidRDefault="00B32834" w:rsidP="00B32834">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain all tools and equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596444DC" w14:textId="77777777" w:rsidR="00B32834" w:rsidRPr="00D813D7" w:rsidRDefault="00B32834" w:rsidP="00B32834">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Undertake site maintenance as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76B28190" w14:textId="77777777" w:rsidR="00B32834" w:rsidRPr="00D813D7" w:rsidRDefault="00B32834" w:rsidP="00B32834">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undertake school maintenance duties in some or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D813D7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following areas; building maintenance, fittings and/or furniture repairs, glazing, painting, and plumbing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9935A3" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00B32834">
+      <w:pPr>
+        <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>Undertake routine ordering and distribution of supplies and equipment.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32834">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C04A04" w14:textId="1F10A46B" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00640F70">
+    <w:p w14:paraId="76AB74DF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00B32834">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B32834">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640F70">
+      <w:r w:rsidRPr="00B32834">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Work Health and Safety Act 2012 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00640F70">
+      <w:r w:rsidRPr="00B32834">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the incumbent will actively participate in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A198D68" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="2AAF73DE" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315294B1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="27FCD202" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following specific selection criteria must be addressed by candidates. The nominated position objective and duties contained in this statement of duties must also be used to assist in the interpretation of these selection criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481F0FD6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="29115FB5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4112728D" wp14:editId="7BC16116">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7BFA21" wp14:editId="623790CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-636</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="60387579" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
@@ -1986,260 +2068,285 @@
                         <a:noFill/>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="011947"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6019C69B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="4EE7D34F" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9AFBE7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="341034A7" w14:textId="291A8966" w:rsidR="00342C2B" w:rsidRPr="0050729A" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C51F5">
-[...4 lines deleted...]
-        <w:t>Experience in, or the ability to acquire skills and competencies associated with, cleaning and/or grounds keeping and/or kitchen assistant duties.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0050729A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xperience in the physical and operational duties associated with cleaning, grounds keeping and/or kitchen assistant duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BEBA04" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="6CC0C63A" w14:textId="77777777" w:rsidR="00342C2B" w:rsidRPr="0050729A" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C51F5">
-[...4 lines deleted...]
-        <w:t>Basic knowledge of cleaning and/or grounds keeping and/or kitchen assistant procedures.</w:t>
+      <w:r w:rsidRPr="0050729A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Extensive knowledge of cleaning, grounds keeping and/or kitchen assistant procedures and site maintenance practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF2F0E8" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="3A819DED" w14:textId="77777777" w:rsidR="00342C2B" w:rsidRPr="0050729A" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C51F5">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> generally.</w:t>
+      <w:r w:rsidRPr="0050729A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Extensive knowledge of the safe handling of chemicals and safe industrial practice generally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C110318" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="19945482" w14:textId="77777777" w:rsidR="00342C2B" w:rsidRPr="0050729A" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C51F5">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="0050729A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Good verbal communication skills.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F206B1" w14:textId="5FC59A3A" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="6A7AB6AC" w14:textId="77777777" w:rsidR="00342C2B" w:rsidRPr="0050729A" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C51F5">
+      <w:r w:rsidRPr="0050729A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Personal skills of adaptability, initiative, self-motivation, and the ability to contribute to the work of a team in a school environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF765FB" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00645A60">
+    <w:p w14:paraId="62D8D971" w14:textId="6550DF30" w:rsidR="00D2771F" w:rsidRPr="00342C2B" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0050729A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Experience, knowledge, skills and competency in school maintenance activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341AB365" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00F87871">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A demonstrated capacity to </w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commit to the Department’s values, with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ability </w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2252,513 +2359,477 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through </w:t>
       </w:r>
       <w:r w:rsidR="0030202C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>behaviours and actions.</w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="00645A60" w:rsidDel="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41101212" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="7F610061" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209205BF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="47588F82" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:color w:val="011947"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119596995"/>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must remain current and valid at all times </w:t>
+        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>remain current and valid at all times</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E8310E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">whilst employed and the status of these may be checked at any time during employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is the employee’s responsibility to advise the Department if there is any change to the status of a registration/licence. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has conditions applied.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPPlainHR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1875"/>
         <w:gridCol w:w="7763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D2771F" w14:paraId="704E8FD5" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="1CBF3960" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF3359F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+          <w:p w14:paraId="2B865B40" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk173332693"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Essential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B156EF6" w14:textId="401337EC" w:rsidR="00D2771F" w:rsidRPr="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
+          <w:p w14:paraId="0FDC97FB" w14:textId="13860C1A" w:rsidR="00D2771F" w:rsidRPr="00342C2B" w:rsidRDefault="00D2771F" w:rsidP="00342C2B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B732A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Current Tasmanian Registration to Work with Vulnerable People (Registration Status – Employment)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="67A3151A" w14:textId="77777777" w:rsidTr="00D2771F">
-[...59 lines deleted...]
-      </w:tr>
     </w:tbl>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="2EAEB574" w14:textId="77777777" w:rsidR="00645A60" w:rsidRPr="00B732A4" w:rsidRDefault="00645A60" w:rsidP="00645A60">
+    <w:p w14:paraId="355F5057" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Education, Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F73F136" w14:textId="77777777" w:rsidR="00645A60" w:rsidRDefault="00645A60" w:rsidP="00645A60">
+    <w:p w14:paraId="2499F804" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="55CF782D" wp14:editId="13422985">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08BA7632" wp14:editId="74550359">
             <wp:extent cx="6120130" cy="344630"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1008654917" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1008654917" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="344630"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF9AF29" w14:textId="77777777" w:rsidR="00645A60" w:rsidRPr="00FD47C2" w:rsidRDefault="00645A60" w:rsidP="00645A60">
+    <w:p w14:paraId="41CC8632" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00FD47C2" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Our values of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection, Courage, Growth, Respect, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E080C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the foundation of our </w:t>
+        <w:t xml:space="preserve"> represent the foundation of our Department’s culture and guide us in all that we do to ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bright lives. Positive futures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4516B6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B852933" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Department’s</w:t>
+        <w:t>respected, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> culture and guide us in all that we do to ensure </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E8A3E46" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We are committed to providing a safe workplace for all employees and have zero tolerance to all forms of violence, including child abuse and harm. The Department is a smoke-free </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>work environment, and smoking is prohibited in all State Government workplaces, including vehicles and vessels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2891D480" w14:textId="77777777" w:rsidR="00342C2B" w:rsidRDefault="00342C2B">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bright lives. Positive futures</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC18C31" w14:textId="77777777" w:rsidR="00645A60" w:rsidRDefault="00645A60" w:rsidP="00645A60">
+    <w:p w14:paraId="7883FED5" w14:textId="188B06D5" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
-[...79 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Employment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department</w:t>
@@ -2774,81 +2845,81 @@
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees are responsible for ensuring that the standards of behaviour and conduct specified in the State Service Principles and Code of Conduct are adhered to. All employees are expected to act ethically and with integrity in the undertaking of their duties.  Employees who breach the code of conduct may have sanctions imposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5900ABE0" w14:textId="77777777" w:rsidR="00645A60" w:rsidRPr="00CA664C" w:rsidRDefault="00645A60" w:rsidP="00645A60">
+    <w:p w14:paraId="7AD437CC" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The State Service Principles and Code of Conduct are contained in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can be found on the State Service Management Office website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.dpac.tas.gov.au/divisions/ssmo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> together with Employment Direction No. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00831E3A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
@@ -2856,150 +2927,170 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Principles</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must read these and ensure they understand their responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CE98FB" w14:textId="77777777" w:rsidR="00645A60" w:rsidRPr="00B732A4" w:rsidRDefault="00645A60" w:rsidP="00645A60">
+    <w:p w14:paraId="3A6D8838" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All employees are expected to utilise information management systems in a responsible manner in line with the DECYP Condition of Use policy statement located at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department f</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>or</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Education, Children And Young People: Information technology policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2CE57EDE" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="170F909B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Commitment to Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B40D9EB" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="4B2B4FFE" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epartment built entirely for children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:t xml:space="preserve">young people and their communities. Our </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ultimate goal</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F51352" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="57A89A44" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the safety and wellbeing of </w:t>
@@ -3049,52 +3140,53 @@
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nderpins </w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> commitment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F2E983" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7A32F81E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> demonstrate and model behaviours which</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> value and respect children and young people</w:t>
@@ -3103,59 +3195,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>show a commitment to child safety and wellbeing</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">display an </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">understanding of </w:t>
+        <w:t xml:space="preserve">display an understanding of </w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the developmental needs of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>children</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3169,373 +3253,345 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> position. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="258DB1A9" w14:textId="77777777" w:rsidTr="00AE03E2">
+      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="2DA5304D" w14:textId="77777777" w:rsidTr="00AE03E2">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8FE7F7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
+          <w:p w14:paraId="7B94AC67" w14:textId="77777777" w:rsidR="00342C2B" w:rsidRPr="00342C2B" w:rsidRDefault="00D2771F" w:rsidP="00342C2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk119598056"/>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">APPROVED BY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>PSS</w:t>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87871">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>&amp;C</w:t>
             </w:r>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> DELEGATE: </w:t>
             </w:r>
-            <w:r w:rsidR="00640F70" w:rsidRPr="00D720EC">
+            <w:r w:rsidR="00342C2B" w:rsidRPr="00342C2B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">973874 – </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>103974, Deputy Secretary Corporate Services – February 2007 Request: 135-2000/01, 308-2003/04 &amp; 146-2009/10</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4EC2F899" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00D720EC" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+          <w:p w14:paraId="76762638" w14:textId="11A6DF1C" w:rsidR="00D2771F" w:rsidRPr="00E15432" w:rsidRDefault="00342C2B" w:rsidP="00342C2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D720EC">
+            <w:r w:rsidRPr="00342C2B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Request: </w:t>
-[...14 lines deleted...]
-              <w:t>Date Duties and Selection Criteria Last Reviewed:  insert month/year and initial e.g. 05/17 PMG</w:t>
+              <w:t>Date Duties and Selection Criteria Last Reviewed: insert month/year and initial e.g. 05/17 PMG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="47E563FB" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00BF7FC7">
+    <w:p w14:paraId="353ABA7D" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
-      <w:footerReference w:type="default" r:id="rId14"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="01CC8538" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70" w:rsidP="0021185D">
+    <w:p w14:paraId="4FDC4CD5" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1F6706" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70"/>
+    <w:p w14:paraId="517C595A" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24F50D63" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70" w:rsidP="0021185D">
+    <w:p w14:paraId="0A29CB54" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680F4B21" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70"/>
+    <w:p w14:paraId="0069FC68" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D141FEB" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="0021185D" w:rsidRDefault="00A26A93" w:rsidP="0058395F">
+  <w:p w14:paraId="5A44AFB1" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="0021185D" w:rsidRDefault="00A26A93" w:rsidP="0058395F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="0021185D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="001947" w:themeColor="text2"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>DECYP</w:t>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="58192754" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
+  <w:p w14:paraId="1814F65D" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1214060B" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
+  <w:p w14:paraId="3C52470E" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="DECYPDepartmentname"/>
       <w:spacing w:before="1080"/>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7181ABAC" wp14:editId="16A3DF05">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="02987E1F" wp14:editId="2F2B2A94">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5564428</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9483725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="910800" cy="846000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
@@ -3587,90 +3643,128 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="354EFA0A" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70" w:rsidP="0021185D">
+    <w:p w14:paraId="69C056B6" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31DB1418" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70"/>
+    <w:p w14:paraId="12CB86CC" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3077F5FE" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70" w:rsidP="0021185D">
+    <w:p w14:paraId="6291A1A6" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0524DDB4" w14:textId="77777777" w:rsidR="00640F70" w:rsidRDefault="00640F70"/>
+    <w:p w14:paraId="07F337E6" w14:textId="77777777" w:rsidR="007526B7" w:rsidRDefault="007526B7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="106BC4C5" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRDefault="00F52F3C" w:rsidP="00A26A93">
+  <w:p w14:paraId="5778D170" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="51079406" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2AC677F5" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>CONNECTION       COURAGE       GROWTH       RESPECT       RESPONSIBILITY</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F52F3C" w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B50360" wp14:editId="254F627A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0623DE" wp14:editId="399ACC32">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-719455</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>4445</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="2044800"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="507675882" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="507675882" name="Picture 1">
@@ -3704,68 +3798,157 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="11686733" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
+  <w:p w14:paraId="1AF4BA50" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012400D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="0DECYPBulletList"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04654C62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96D284D8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06157DBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D876F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3807,51 +3990,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088B7A68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB94345E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -3893,64 +4076,66 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08EA3832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D12B296"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="684A7676"/>
+    <w:lvl w:ilvl="0" w:tplc="1004D9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -4006,51 +4191,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6342" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09930C00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="0DECYPBulletList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -4142,51 +4327,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3507D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91ACE340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -4278,51 +4463,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EB15083"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4364,51 +4549,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FED3AF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4450,51 +4635,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5C628E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76E029C"/>
     <w:lvl w:ilvl="0" w:tplc="8C7C098E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4541,51 +4726,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EC80C26"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7AB28C5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE325AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="F79CC6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4632,51 +4930,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A07AD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD3C6CB4"/>
     <w:styleLink w:val="CurrentList10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4719,51 +5017,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B6544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B129536"/>
     <w:lvl w:ilvl="0" w:tplc="064A9BBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4836,51 +5134,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C432C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4922,57 +5220,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CB3EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="Bullets"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B06F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -5014,51 +5312,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7505CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A91C417E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -5151,51 +5449,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C950C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A08B7F8"/>
     <w:lvl w:ilvl="0" w:tplc="40FA44E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5265,51 +5563,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34880444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7988EAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5378,51 +5676,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39551EBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A0C6178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5464,51 +5762,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF209B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5555,51 +5853,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4F2940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5646,51 +5944,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E976C9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5732,51 +6030,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F665D99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE163B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -5867,142 +6165,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3E6490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EAE474E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6052,51 +6259,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B182A30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6139,51 +6346,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E1B1979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E486A4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6252,51 +6459,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53104E19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08D6418A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6388,69 +6595,69 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550A2F45"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2D429DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D46769"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9948DE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6542,51 +6749,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586F75BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="737A88C0"/>
     <w:styleLink w:val="Numbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
@@ -6681,51 +6888,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4A4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAC60E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6794,51 +7001,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F269BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B908292"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6888,51 +7095,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B86610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BD66B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -7004,51 +7211,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B47601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3AEFCFC"/>
     <w:lvl w:ilvl="0" w:tplc="A622E3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="091A9EC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7096,51 +7303,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A115B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC6A8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7209,51 +7416,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA02505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5EAC862"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7322,51 +7529,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7201605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1023A2C"/>
     <w:lvl w:ilvl="0" w:tplc="5D9A36CC">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7411,51 +7618,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73677423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7497,51 +7704,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BB12A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80A24D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1-Numbered"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2-Numbered"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -7614,51 +7821,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EC3AE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7701,51 +7908,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9E113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -7837,51 +8044,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8C3D8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5B2866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -7974,505 +8181,587 @@
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="895895563">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1099250515">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="454718066">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="20790063">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1314144844">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1346397344">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="292291676">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1099250515">
-[...5 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="20790063">
+  <w:num w:numId="8" w16cid:durableId="2030371840">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1314144844">
+  <w:num w:numId="9" w16cid:durableId="858272417">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="69281409">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1379667581">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1346397344">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="12" w16cid:durableId="680619599">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="292291676">
+  <w:num w:numId="13" w16cid:durableId="2100369805">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1671323240">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1858543762">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="57754739">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="223832047">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1729499897">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2132505946">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1541359452">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="434911651">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1089351798">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2030371840">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="23" w16cid:durableId="1265193576">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1260796074">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="258173144">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1325013784">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1185024793">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1399205288">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="583146408">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="133329015">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1559319133">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2147239570">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="457382409">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="972101933">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1836727596">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="61105151">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="281304752">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="2147239570">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="38" w16cid:durableId="1222055391">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1579637143">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="904801082">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="40" w16cid:durableId="519703231">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="412243985">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="41" w16cid:durableId="1075321187">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1594509034">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="42" w16cid:durableId="593781933">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1256594509">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="43" w16cid:durableId="2104762267">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1895005375">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="44" w16cid:durableId="492911754">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="333731231">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00640F70"/>
+    <w:rsidRoot w:val="00721947"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
+    <w:rsid w:val="000B470D"/>
     <w:rsid w:val="000E161A"/>
+    <w:rsid w:val="000F06F3"/>
     <w:rsid w:val="000F44F6"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
+    <w:rsid w:val="00145063"/>
     <w:rsid w:val="001543EA"/>
+    <w:rsid w:val="00155E5D"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="0019596D"/>
     <w:rsid w:val="001A3B3F"/>
     <w:rsid w:val="001A4CB2"/>
+    <w:rsid w:val="001C1052"/>
     <w:rsid w:val="001E7F11"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="002229B6"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="00264614"/>
-    <w:rsid w:val="00280617"/>
+    <w:rsid w:val="0027130E"/>
+    <w:rsid w:val="00274CC1"/>
+    <w:rsid w:val="00280ED9"/>
     <w:rsid w:val="002A609F"/>
     <w:rsid w:val="002C1C14"/>
     <w:rsid w:val="002C2248"/>
     <w:rsid w:val="002C5E53"/>
     <w:rsid w:val="002F74C8"/>
     <w:rsid w:val="0030202C"/>
     <w:rsid w:val="00302D72"/>
+    <w:rsid w:val="00310B14"/>
     <w:rsid w:val="00314A9E"/>
     <w:rsid w:val="00315A37"/>
+    <w:rsid w:val="003316DF"/>
+    <w:rsid w:val="00334D9C"/>
     <w:rsid w:val="00335740"/>
+    <w:rsid w:val="00342C2B"/>
     <w:rsid w:val="00350EB8"/>
     <w:rsid w:val="00356782"/>
+    <w:rsid w:val="003616E4"/>
     <w:rsid w:val="00394B1B"/>
     <w:rsid w:val="00395538"/>
+    <w:rsid w:val="003A1D10"/>
+    <w:rsid w:val="003A536B"/>
     <w:rsid w:val="003A66C0"/>
-    <w:rsid w:val="003B0D93"/>
     <w:rsid w:val="003B4B23"/>
+    <w:rsid w:val="003C778D"/>
     <w:rsid w:val="003D675E"/>
     <w:rsid w:val="0040727E"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
+    <w:rsid w:val="004B41E7"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
+    <w:rsid w:val="00541E00"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
+    <w:rsid w:val="0057794A"/>
+    <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
+    <w:rsid w:val="005A63D5"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005E5F72"/>
+    <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
-    <w:rsid w:val="00640F70"/>
+    <w:rsid w:val="00620233"/>
     <w:rsid w:val="006458C0"/>
-    <w:rsid w:val="00645A60"/>
+    <w:rsid w:val="00675C39"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
+    <w:rsid w:val="00721947"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
+    <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
+    <w:rsid w:val="00740155"/>
     <w:rsid w:val="0074212D"/>
+    <w:rsid w:val="007526B7"/>
     <w:rsid w:val="00772F50"/>
+    <w:rsid w:val="00773550"/>
+    <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
-    <w:rsid w:val="008058F9"/>
     <w:rsid w:val="0082660F"/>
+    <w:rsid w:val="0083275F"/>
+    <w:rsid w:val="00832C37"/>
+    <w:rsid w:val="00833B00"/>
+    <w:rsid w:val="00835463"/>
     <w:rsid w:val="00853810"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
+    <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
+    <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00963D71"/>
+    <w:rsid w:val="00967289"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
+    <w:rsid w:val="00984C70"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
     <w:rsid w:val="009F275A"/>
     <w:rsid w:val="009F56AC"/>
+    <w:rsid w:val="00A1632A"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
+    <w:rsid w:val="00A31E00"/>
     <w:rsid w:val="00A67A6E"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
+    <w:rsid w:val="00A90FD6"/>
     <w:rsid w:val="00AC1750"/>
+    <w:rsid w:val="00AC23D2"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
+    <w:rsid w:val="00B32834"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B419A8"/>
     <w:rsid w:val="00B5117E"/>
+    <w:rsid w:val="00B526DE"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
+    <w:rsid w:val="00B74AF3"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00CB5931"/>
     <w:rsid w:val="00CC067E"/>
+    <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
+    <w:rsid w:val="00CE3DB6"/>
     <w:rsid w:val="00CF1D18"/>
+    <w:rsid w:val="00D06940"/>
     <w:rsid w:val="00D06C44"/>
-    <w:rsid w:val="00D07ED2"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
+    <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
+    <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
+    <w:rsid w:val="00DE5CC9"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
+    <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
+    <w:rsid w:val="00E65B35"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
+    <w:rsid w:val="00EA368E"/>
+    <w:rsid w:val="00EB0331"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
+    <w:rsid w:val="00F45B2A"/>
     <w:rsid w:val="00F52F3C"/>
+    <w:rsid w:val="00F87871"/>
     <w:rsid w:val="00F87EB5"/>
+    <w:rsid w:val="00FA4301"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="19E729C7"/>
+  <w14:docId w14:val="3FBC5ABC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9CACA876-BBC7-4099-807B-AB977DCA008E}"/>
+  <w15:docId w15:val="{6A989ECE-42FC-4BEB-8BED-A7FB5B96BDC7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -9040,51 +9329,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001A3B3F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -11016,283 +11304,272 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2037342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\chloe.baker\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\Desktop\CHLOE\SOD's\Statements%20of%20Duties%20Template%202024%20(1).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5817B101C27B439AAC7839250D38C43D"/>
+        <w:name w:val="49DD5180B4944C3B8BB427D7654A2051"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DDB971E1-EE7B-4E87-B5CB-5F2E45A7F801}"/>
+        <w:guid w:val="{8B82CD5D-54DA-4EB4-803E-D308ADB2DC72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00871326" w:rsidRDefault="00871326">
+        <w:p w:rsidR="008D29AE" w:rsidRDefault="008D29AE">
           <w:pPr>
-            <w:pStyle w:val="5817B101C27B439AAC7839250D38C43D"/>
+            <w:pStyle w:val="49DD5180B4944C3B8BB427D7654A2051"/>
           </w:pPr>
           <w:r w:rsidRPr="00370966">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9C7D315960114720BC0387B95AABB7EF"/>
+        <w:name w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{CC4B9ECF-3433-47E4-BE4B-771C2AF92156}"/>
+        <w:guid w:val="{A08A82C2-B473-4860-844B-ADB9C7E7A9F7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00871326" w:rsidRDefault="00871326">
+        <w:p w:rsidR="008D29AE" w:rsidRDefault="008D29AE">
           <w:pPr>
-            <w:pStyle w:val="9C7D315960114720BC0387B95AABB7EF"/>
+            <w:pStyle w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A11DEF">
+          <w:r w:rsidRPr="004D2F28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3267323712144A12A67853ECD90B4DC1"/>
+        <w:name w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{96EF83D6-4B92-4CDF-B639-BDB4F90EBCBE}"/>
+        <w:guid w:val="{61F1F4F1-3B98-4063-9FF1-A5A3940CEBCA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00871326" w:rsidRDefault="00871326">
+        <w:p w:rsidR="008D29AE" w:rsidRDefault="008D29AE">
           <w:pPr>
-            <w:pStyle w:val="3267323712144A12A67853ECD90B4DC1"/>
+            <w:pStyle w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
           </w:pPr>
-          <w:r w:rsidRPr="00727CD6">
+          <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
-            <w:t>Choose an item</w:t>
-[...11 lines deleted...]
-            <w:t>.</w:t>
+            <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="501E220094F246BE9D483C67AB107EFE"/>
+        <w:name w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{109E973A-73A7-4116-9412-B64BD20DA4DE}"/>
+        <w:guid w:val="{B3C70DB0-C664-43A6-BEBB-CA103E19BD8D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00871326" w:rsidRDefault="00871326">
+        <w:p w:rsidR="008D29AE" w:rsidRDefault="008D29AE">
           <w:pPr>
-            <w:pStyle w:val="501E220094F246BE9D483C67AB107EFE"/>
+            <w:pStyle w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
           </w:pPr>
-          <w:r w:rsidRPr="00A11DEF">
+          <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11300,54 +11577,58 @@
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00871326"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D07ED2"/>
+    <w:rsidRoot w:val="008D29AE"/>
+    <w:rsid w:val="000F06F3"/>
+    <w:rsid w:val="00155E5D"/>
+    <w:rsid w:val="004A098B"/>
+    <w:rsid w:val="008D29AE"/>
+    <w:rsid w:val="00B74AF3"/>
+    <w:rsid w:val="00C0490B"/>
+    <w:rsid w:val="00D06940"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11759,65 +12040,66 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="008D29AE"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5817B101C27B439AAC7839250D38C43D">
-    <w:name w:val="5817B101C27B439AAC7839250D38C43D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49DD5180B4944C3B8BB427D7654A2051">
+    <w:name w:val="49DD5180B4944C3B8BB427D7654A2051"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C7D315960114720BC0387B95AABB7EF">
-    <w:name w:val="9C7D315960114720BC0387B95AABB7EF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1AAB5C448574EDFA132DE9876A61FFE">
+    <w:name w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3267323712144A12A67853ECD90B4DC1">
-    <w:name w:val="3267323712144A12A67853ECD90B4DC1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC18D83C7FE1436CAADE7FAD25820737">
+    <w:name w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="501E220094F246BE9D483C67AB107EFE">
-    <w:name w:val="501E220094F246BE9D483C67AB107EFE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B49FAA93F3AB4E2FA62C3AF7DA5C9250">
+    <w:name w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DECYP 2023">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
@@ -12062,198 +12344,494 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DECYP Templates" ma:contentTypeID="0x010100DDD7DC831A59DF4DB1D1BB20E724F701010B00D57381C0E219074B9B4274FFD03FBAF0" ma:contentTypeVersion="81" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6126a63bcbfeaeebf2fc22650ba2e070">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="73e323e8-fcc4-4315-9e8f-db2c55330154" xmlns:ns3="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xmlns:ns4="c42b6124-4883-43ad-b9e4-8371c60bf13e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e9e3e2bafa6f9d5feca23d89e781ba3" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <xsd:import namespace="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <xsd:import namespace="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Contact_x0020_Person"/>
+                <xsd:element ref="ns3:Is_x0020_Content_x0020_Accessible" minOccurs="0"/>
+                <xsd:element ref="ns3:DECYP_x0020_Branding" minOccurs="0"/>
+                <xsd:element ref="ns3:Content_x0020_Type_x0020_Preference" minOccurs="0"/>
+                <xsd:element ref="ns2:Valid_x0020_To" minOccurs="0"/>
+                <xsd:element ref="ns2:Last_x0020_Content_x0020_Review_x0020_Date"/>
+                <xsd:element ref="ns3:Archive_x0020_Requirement" minOccurs="0"/>
+                <xsd:element ref="ns2:Metadata_x0020_Audit_x0020_Status" minOccurs="0"/>
+                <xsd:element ref="ns2:URL_x0020_Referrals" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns1:n0a9e867ad2c485d813f18d125e0fcd9" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns1:dcb2640943484fe9b8fca50e77597933" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:pd29a4e1f15d408ea69e8630ec6fc634" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...6 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:d2ede25913364733ba82b00f154f9896" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:HP_x0020_Content_x0020_Manager_x0020_ID" minOccurs="0"/>
+                <xsd:element ref="ns1:IsDoETemplate" minOccurs="0"/>
+                <xsd:element ref="ns1:p3462ae1d1b74acfbca60782bc9e6868" minOccurs="0"/>
+                <xsd:element ref="ns1:edfde412c3c944a58e77f303173d3848" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:j61f732d337c4ddd88388d8309749f85" minOccurs="0"/>
+                <xsd:element ref="ns3:h1f1a7ebaa9c4b2aa96a60dba828a769" minOccurs="0"/>
+                <xsd:element ref="ns3:Version" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d64ee2f-da05-46fd-962f-fa029d0171cb" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="n0a9e867ad2c485d813f18d125e0fcd9" ma:index="19" ma:taxonomy="true" ma:internalName="n0a9e867ad2c485d813f18d125e0fcd9" ma:taxonomyFieldName="Audience1" ma:displayName="Audience" ma:readOnly="false" ma:default="69;#Staff|5334ce17-5483-4202-bd91-d920329f5a8a" ma:fieldId="{70a9e867-ad2c-485d-813f-18d125e0fcd9}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="54c39229-c50d-43f6-8608-c884ea4fdcd9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="dcb2640943484fe9b8fca50e77597933" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="dcb2640943484fe9b8fca50e77597933" ma:taxonomyFieldName="Template_x0020_Category" ma:displayName="Template Category" ma:readOnly="false" ma:default="" ma:fieldId="{dcb26409-4348-4fe9-b8fc-a50e77597933}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="bf9e9fc3-1f73-476b-908d-40d21bcaf1d6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="HP_x0020_Content_x0020_Manager_x0020_ID" ma:index="44" nillable="true" ma:displayName="HP Content Manager ID" ma:format="Hyperlink" ma:hidden="true" ma:internalName="HP_x0020_Content_x0020_Manager_x0020_ID" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="IsDoETemplate" ma:index="46" nillable="true" ma:displayName="IsDoETemplate" ma:default="1" ma:hidden="true" ma:internalName="IsDoETemplate" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="p3462ae1d1b74acfbca60782bc9e6868" ma:index="47" nillable="true" ma:taxonomy="true" ma:internalName="p3462ae1d1b74acfbca60782bc9e6868" ma:taxonomyFieldName="Document_x0020_Status" ma:displayName="Document Status" ma:readOnly="false" ma:default="4;#Live|bc977ed0-005e-4690-a3b4-310d5986bcf0" ma:fieldId="{93462ae1-d1b7-4acf-bca6-0782bc9e6868}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="b8094fef-d172-49cb-8ebd-6a1efd236f26" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edfde412c3c944a58e77f303173d3848" ma:index="48" nillable="true" ma:taxonomy="true" ma:internalName="edfde412c3c944a58e77f303173d3848" ma:taxonomyFieldName="DoE_x0020_Document_x0020_Type" ma:displayName="DECYP Document Type" ma:readOnly="false" ma:default="21;#Other|9cdbc803-1fd9-40bb-a0f3-94994ce76775" ma:fieldId="{edfde412-c3c9-44a5-8e77-f303173d3848}" ma:taxonomyMulti="true" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="30b7fbcf-3bf7-4d2c-8c27-a720d68c9e94" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="73e323e8-fcc4-4315-9e8f-db2c55330154" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Contact_x0020_Person" ma:index="5" ma:displayName="Contact Email" ma:list="UserInfo" ma:internalName="Contact_x0020_Person" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Valid_x0020_To" ma:index="11" nillable="true" ma:displayName="Expiry Date" ma:description="Enter date of when the content is due to expire IF KNOWN" ma:format="DateOnly" ma:internalName="Valid_x0020_To" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Last_x0020_Content_x0020_Review_x0020_Date" ma:index="12" ma:displayName="Last Content Review Date" ma:default="" ma:format="DateOnly" ma:internalName="Last_x0020_Content_x0020_Review_x0020_Date" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Metadata_x0020_Audit_x0020_Status" ma:index="14" nillable="true" ma:displayName="Metadata Audit Status" ma:default="Not Started" ma:description="please make a selection from the choices available" ma:format="Dropdown" ma:internalName="Metadata_x0020_Audit_x0020_Status0">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Completed"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Not Started"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="URL_x0020_Referrals" ma:index="15" nillable="true" ma:displayName="Notes" ma:internalName="URL_x0020_Referrals0" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="33" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{41a7a34f-d891-4d95-bdcc-aea44559c333}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d2ede25913364733ba82b00f154f9896" ma:index="40" ma:taxonomy="true" ma:internalName="d2ede25913364733ba82b00f154f9896" ma:taxonomyFieldName="Business_x0020_Unit" ma:displayName="Business Unit" ma:readOnly="false" ma:default="" ma:fieldId="{d2ede259-1336-4733-ba82-b00f154f9896}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="0a5ff6bb-b988-49bb-be8a-fbd3bbe86186" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="41" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:readOnly="false" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="51" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{41a7a34f-d891-4d95-bdcc-aea44559c333}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j61f732d337c4ddd88388d8309749f85" ma:index="52" ma:taxonomy="true" ma:internalName="j61f732d337c4ddd88388d8309749f85" ma:taxonomyFieldName="Portfolio" ma:displayName="Portfolio" ma:readOnly="false" ma:fieldId="{361f732d-337c-4ddd-8838-8d8309749f85}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="402a09be-8886-4efc-b6ef-aa053bf60ca4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Is_x0020_Content_x0020_Accessible" ma:index="8" nillable="true" ma:displayName="Is Content Accessible" ma:description="https://tasedu.sharepoint.com/sites/DigitalPublishingSelfHelp/SitePages/Checking-Word-Document-for-Accessibility.aspx" ma:format="Dropdown" ma:internalName="Is_x0020_Content_x0020_Accessible" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="Unsure"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DECYP_x0020_Branding" ma:index="9" nillable="true" ma:displayName="DECYP Branding" ma:description="Which template does the document currently use?" ma:format="RadioButtons" ma:internalName="DECYP_x0020_Branding" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="DECYP colourful branding"/>
+          <xsd:enumeration value="Other"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Type_x0020_Preference" ma:index="10" nillable="true" ma:displayName="Content Type Preference" ma:default="Web Page" ma:description="Would this content be better suited for a web page or a document" ma:format="Dropdown" ma:internalName="Content_x0020_Type_x0020_Preference">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Web Page"/>
+          <xsd:enumeration value="PDF"/>
+          <xsd:enumeration value="Word"/>
+          <xsd:enumeration value="Xlsx"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Archive_x0020_Requirement" ma:index="13" nillable="true" ma:displayName="Archive Requirement" ma:description="Does this document need to be archived" ma:format="Dropdown" ma:internalName="Archive_x0020_Requirement" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="Unsure"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl"/>
+              <xsd:element name="Description" type="xsd:string"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="18" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="20" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:hidden="true" ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="pd29a4e1f15d408ea69e8630ec6fc634" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="pd29a4e1f15d408ea69e8630ec6fc634" ma:taxonomyFieldName="DoE_x0020_Template_x0020_Topics" ma:displayName="DoE Template Topics" ma:readOnly="false" ma:default="" ma:fieldId="{9d29a4e1-f15d-408e-a69e-8630ec6fc634}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="7db6b8e9-6463-4514-b2b8-1b4f7ffe9884" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="37" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="38" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="h1f1a7ebaa9c4b2aa96a60dba828a769" ma:index="53" nillable="true" ma:taxonomy="true" ma:internalName="h1f1a7ebaa9c4b2aa96a60dba828a769" ma:taxonomyFieldName="Sub_x0020_Unit" ma:displayName="Sub Unit" ma:readOnly="false" ma:default="" ma:fieldId="{11f1a7eb-aa9c-4b2a-a96a-60dba828a769}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="a8cedd03-4e61-47ef-b0e8-11aea0932e44" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Version" ma:index="55" nillable="true" ma:displayName="Version" ma:default="" ma:hidden="true" ma:internalName="Version" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2dfe7e7a-8983-404f-a989-f1e18b08e04d}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="f480d145-b21c-419a-8200-9f635e7e585b">
-[...8 lines deleted...]
-      </xsd:complexType>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c42b6124-4883-43ad-b9e4-8371c60bf13e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="27" nillable="true" ma:displayName="Tags" ma:hidden="true" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="28" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="30" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="31" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="34" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="35" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="36" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -12298,219 +12876,347 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
-[...3 lines deleted...]
-      <Value>83</Value>
+    <TaxCatchAll xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Value>33</Value>
+      <Value>69</Value>
+      <Value>1548</Value>
+      <Value>3397</Value>
+      <Value>28</Value>
       <Value>4977</Value>
-      <Value>28</Value>
-      <Value>7</Value>
+      <Value>9776</Value>
+      <Value>2821</Value>
+      <Value>9517</Value>
+      <Value>5369</Value>
       <Value>4</Value>
-      <Value>3</Value>
-      <Value>69</Value>
+      <Value>2038</Value>
+      <Value>9770</Value>
+      <Value>215</Value>
     </TaxCatchAll>
+    <Is_x0020_Content_x0020_Accessible xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">Yes</Is_x0020_Content_x0020_Accessible>
+    <Content_x0020_Type_x0020_Preference xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">Word</Content_x0020_Type_x0020_Preference>
+    <Valid_x0020_To xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154" xsi:nil="true"/>
+    <Archive_x0020_Requirement xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">No</Archive_x0020_Requirement>
+    <TaxKeywordTaxHTField xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">template</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">69a24afe-20fa-4721-bac3-66e5ccecfa32</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">871ea328-04b8-4510-b8c0-8a40646cd219</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Duties</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3e63e8c4-0149-4e8e-b1e0-e7e193d5410e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">HR</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce8a6860-aeb9-4708-8bcd-45e6411f29f1</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">SOD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">649a35d6-ef71-490d-bf71-c2ece9c082c0</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">statement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1d32147-41b0-4adf-81ab-1e9d34fd5d50</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <DECYP_x0020_Branding xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">DECYP colourful branding</DECYP_x0020_Branding>
+    <j61f732d337c4ddd88388d8309749f85 xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">People and Culture</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">98f34d15-e0d1-4165-bfd7-31ede476ea4f</TermId>
+        </TermInfo>
+      </Terms>
+    </j61f732d337c4ddd88388d8309749f85>
+    <n0a9e867ad2c485d813f18d125e0fcd9 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Staff</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5334ce17-5483-4202-bd91-d920329f5a8a</TermId>
+        </TermInfo>
+      </Terms>
+    </n0a9e867ad2c485d813f18d125e0fcd9>
+    <d2ede25913364733ba82b00f154f9896 xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment, Payroll, People Systems and Data</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17bbda43-a02a-495b-a137-f1a732e6f3ce</TermId>
+        </TermInfo>
+      </Terms>
+    </d2ede25913364733ba82b00f154f9896>
+    <_dlc_DocIdPersistId xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xsi:nil="true"/>
+    <h1f1a7ebaa9c4b2aa96a60dba828a769 xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">31aac6b6-4102-4586-be15-9290cec0932a</TermId>
+        </TermInfo>
+      </Terms>
+    </h1f1a7ebaa9c4b2aa96a60dba828a769>
+    <Metadata_x0020_Audit_x0020_Status xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">Completed</Metadata_x0020_Audit_x0020_Status>
+    <IsDoETemplate xmlns="http://schemas.microsoft.com/sharepoint/v3">true</IsDoETemplate>
+    <Last_x0020_Content_x0020_Review_x0020_Date xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">2025-09-18T14:00:00+00:00</Last_x0020_Content_x0020_Review_x0020_Date>
+    <URL_x0020_Referrals xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154" xsi:nil="true"/>
+    <p3462ae1d1b74acfbca60782bc9e6868 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Live</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc977ed0-005e-4690-a3b4-310d5986bcf0</TermId>
+        </TermInfo>
+      </Terms>
+    </p3462ae1d1b74acfbca60782bc9e6868>
+    <pd29a4e1f15d408ea69e8630ec6fc634 xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DoE Design Style Guide</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">14cffd82-d560-4797-b51c-5d96ba2b0829</TermId>
+        </TermInfo>
+      </Terms>
+    </pd29a4e1f15d408ea69e8630ec6fc634>
+    <Version xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xsi:nil="true"/>
+    <Contact_x0020_Person xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <UserInfo>
+        <DisplayName>HR Recruitment</DisplayName>
+        <AccountId>14208</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contact_x0020_Person>
+    <dcb2640943484fe9b8fca50e77597933 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DECYP Brand - Designed Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</TermId>
+        </TermInfo>
+      </Terms>
+    </dcb2640943484fe9b8fca50e77597933>
+    <HP_x0020_Content_x0020_Manager_x0020_ID xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </HP_x0020_Content_x0020_Manager_x0020_ID>
+    <edfde412c3c944a58e77f303173d3848 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Template</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">85897c92-c882-4165-879a-2f460318d4ff</TermId>
+        </TermInfo>
+      </Terms>
+    </edfde412c3c944a58e77f303173d3848>
+    <_dlc_DocId xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">TASED-408985228-1720</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Url>https://tasedu.sharepoint.com/sites/intranet/_layouts/15/DocIdRedir.aspx?ID=TASED-408985228-1720</Url>
+      <Description>TASED-408985228-1720</Description>
+    </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF03EDAF-F1B0-4710-BB70-361CBE105F20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB4370AD-B99D-411F-BE86-58036580EF86}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E1938EA-5CEB-4469-BA5E-450119F82D7F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
-    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <ds:schemaRef ds:uri="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <ds:schemaRef ds:uri="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <ds:schemaRef ds:uri="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Statements of Duties Template 2024 (1)</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1464</Words>
-  <Characters>8530</Characters>
+  <Words>1458</Words>
+  <Characters>8634</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>176</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>175</Lines>
+  <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Position Title</vt:lpstr>
+      <vt:lpstr>Statement of Duties Template</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9934</CharactersWithSpaces>
+  <CharactersWithSpaces>10027</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Education Facility Attendant</dc:title>
   <dc:subject/>
-  <dc:creator>Baker, Chloe</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Warr, Shell</dc:creator>
+  <cp:keywords>SOD; HR; Duties; statement; Recruitment; template</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Sub_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i6e9c3b3fb6741098ef9fbc5ae984e01">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Business Unit">
-    <vt:lpwstr>83;#Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
+    <vt:lpwstr>9770;#Recruitment, Payroll, People Systems and Data|17bbda43-a02a-495b-a137-f1a732e6f3ce</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
-    <vt:lpwstr/>
+    <vt:lpwstr>33;#template|69a24afe-20fa-4721-bac3-66e5ccecfa32;#2038;#Recruitment|871ea328-04b8-4510-b8c0-8a40646cd219;#5369;#Duties|3e63e8c4-0149-4e8e-b1e0-e7e193d5410e;#215;#HR|ce8a6860-aeb9-4708-8bcd-45e6411f29f1;#3397;#SOD|649a35d6-ef71-490d-bf71-c2ece9c082c0;#1548;#statement|d1d32147-41b0-4adf-81ab-1e9d34fd5d50</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DoE Template Topics">
     <vt:lpwstr>2821;#DoE Design Style Guide|14cffd82-d560-4797-b51c-5d96ba2b0829</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DoE Strategic Plan Topics">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Snapshot Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Topic">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="j727237256e34e7f80ae69530d2a565d">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Audience - Content Manager">
     <vt:lpwstr>;#Staff;#</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TAS DoE Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="a1c4f6224d154fedbb480523bb53bb66">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100DDD7DC831A59DF4DB1D1BB20E724F701010A0051F51D3AFBEF954F89FEA9422B9364C1</vt:lpwstr>
+    <vt:lpwstr>0x010100DDD7DC831A59DF4DB1D1BB20E724F701010B00D57381C0E219074B9B4274FFD03FBAF0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TAS_x0020_DoE_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Business Unit_Temp">
     <vt:lpwstr>83;#Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Template Category">
     <vt:lpwstr>4977;#DECYP Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Snapshot_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="n5587f6a348f4de8ab3182c36b739ec6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Sub Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Division">
     <vt:lpwstr>3;#Strategy and Performance|64554304-9658-4477-8215-887b6d4fcbb5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DoE_x0020_Strategic_x0020_Plan_x0020_Topics">
     <vt:lpwstr/>
   </property>
@@ -12531,27 +13237,54 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Year">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document Category">
     <vt:lpwstr>7;#Administration|b709059c-9716-4094-91ad-aa3d7635dc2d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="jc6636d59a3841d6a003805cc0af7d55">
     <vt:lpwstr>Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="b5a660e2555540328d9f084305c28a7f">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DoE Document Type">
     <vt:lpwstr>28;#Template|85897c92-c882-4165-879a-2f460318d4ff</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="b85bbc721aa94cb2b422cc2232ef3687">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Teacher_x0020_Learning_x0020_Centre_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>eeed6e89-013e-4177-a74b-daf02e31f347</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DoE_x0020_Document_x0020_Type">
+    <vt:lpwstr>28;#Template|85897c92-c882-4165-879a-2f460318d4ff</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Sub Unit">
+    <vt:lpwstr>9776;#Recruitment|31aac6b6-4102-4586-be15-9290cec0932a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_x0020_Status">
+    <vt:lpwstr>4;#Live|bc977ed0-005e-4690-a3b4-310d5986bcf0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DoE_x0020_Template_x0020_Topics">
+    <vt:lpwstr>2821;#DoE Design Style Guide|14cffd82-d560-4797-b51c-5d96ba2b0829</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Portfolio">
+    <vt:lpwstr>9517;#People and Culture|98f34d15-e0d1-4165-bfd7-31ede476ea4f</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Template_x0020_Category">
+    <vt:lpwstr>4977;#DECYP Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="lcf76f155ced4ddcb4097134ff3c332f">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Business_x0020_Unit">
+    <vt:lpwstr>9770;#Recruitment, Payroll, People Systems and Data|17bbda43-a02a-495b-a137-f1a732e6f3ce</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Sub_x0020_Unit">
+    <vt:lpwstr>9776;#Recruitment|31aac6b6-4102-4586-be15-9290cec0932a</vt:lpwstr>
+  </property>
 </Properties>
 </file>