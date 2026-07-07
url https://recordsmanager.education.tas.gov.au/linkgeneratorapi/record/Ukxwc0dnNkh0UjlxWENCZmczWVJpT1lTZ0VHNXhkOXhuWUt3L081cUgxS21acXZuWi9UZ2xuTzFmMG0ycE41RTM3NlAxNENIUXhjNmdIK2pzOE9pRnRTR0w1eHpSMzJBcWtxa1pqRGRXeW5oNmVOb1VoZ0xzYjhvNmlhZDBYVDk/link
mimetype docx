--- v1 (2026-04-14)
+++ v2 (2026-07-07)
@@ -923,51 +923,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="37BEC641" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="52CF7255" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="139ED694" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undertake work in some or all of the following areas:</w:t>
       </w:r>
@@ -1545,367 +1545,352 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68BDEAA7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76819">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Kitchen Assistant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DFF204" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...201 lines deleted...]
-    <w:p w14:paraId="5C6D86EF" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="370881E0" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r w:rsidRPr="00D847CB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Maintain tools and equipment.</w:t>
+        <w:t>Order, prepare and manage ingredients and equipment for classes, including arranging purchases in accordance with school processes, maintaining appropriate records (e.g. invoices/receipts), and submitting these to administration for processing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DE58BC" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="000B1952" w:rsidRDefault="00640F70" w:rsidP="00640F70">
-[...23 lines deleted...]
-    <w:p w14:paraId="1CFF234E" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="5C6B3C39" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76819">
+      <w:r w:rsidRPr="00D847CB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Activate and deactivate school security systems as appropriate</w:t>
+        <w:t>Prepare and set up ingredients and equipment for practical classes, including assisting with distribution as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C805DC2" w14:textId="0D4C0425" w:rsidR="00640F70" w:rsidRPr="00640F70" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+    <w:p w14:paraId="18F24C59" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D847CB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Assist in the preparation of basic teaching materials directly related to kitchen activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2267AC8E" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D847CB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Clean and maintain school kitchen facilities and associated areas, including stoves, fridges, freezers, benchtops, and equipment, fixtures and fittings, in accordance with basic food hygiene requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E537C3A" w14:textId="77777777" w:rsidR="00D847CB" w:rsidRPr="00D847CB" w:rsidRDefault="00D847CB" w:rsidP="00D847CB">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D847CB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wash and maintain kitchen linen and towels to ensure cleanliness and hygiene standards are met.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10043924" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As EFAs gain experience they may also be responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D10E6A9" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="00B76819" w:rsidRDefault="00640F70" w:rsidP="00640F70">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76819">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Maintenance and Other Duties</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7FB6B8" w14:textId="079F03C6" w:rsidR="00F44EFC" w:rsidRPr="00F44EFC" w:rsidRDefault="00F44EFC" w:rsidP="00F44EFC">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00F44EFC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintain tools and equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F9DFA5" w14:textId="720DD091" w:rsidR="00053D55" w:rsidRPr="00172E11" w:rsidRDefault="00172E11" w:rsidP="00172E11">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00172E11">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Undertake minor site maintenance as required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474C23D6" w14:textId="1E5FD281" w:rsidR="00053D55" w:rsidRPr="00172E11" w:rsidRDefault="00172E11" w:rsidP="00172E11">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00640F70" w:rsidRPr="00172E11">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Activate and deactivate school security systems as appropriate</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C805DC2" w14:textId="71E12371" w:rsidR="00640F70" w:rsidRPr="00172E11" w:rsidRDefault="00640F70" w:rsidP="00172E11">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00172E11">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undertake routine ordering and distribution of supplies and equipment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C04A04" w14:textId="1F10A46B" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
       <w:pPr>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00640F70">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E44436" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00640F70">
       <w:pPr>
         <w:spacing w:before="120" w:after="1560" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00640F70">
@@ -2016,51 +2001,51 @@
                         <a:noFill/>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="011947"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6019C69B" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="7A528AF4" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9AFBE7" w14:textId="77777777" w:rsidR="00640F70" w:rsidRPr="002C51F5" w:rsidRDefault="00640F70" w:rsidP="00640F70">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
@@ -3215,156 +3200,153 @@
     </w:tbl>
     <w:p w14:paraId="47E563FB" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00BF7FC7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2847FD2F" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998" w:rsidP="0021185D">
+    <w:p w14:paraId="31008DF6" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC8C392" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998"/>
+    <w:p w14:paraId="7D52DC1F" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4124E6B0" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998" w:rsidP="0021185D">
+    <w:p w14:paraId="461E6CF0" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB2D544" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998"/>
+    <w:p w14:paraId="18461E1D" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Segoe UI Light"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3500,70 +3482,70 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="584F44A2" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998" w:rsidP="0021185D">
+    <w:p w14:paraId="10724E62" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7408DBCE" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998"/>
+    <w:p w14:paraId="0C35B988" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06FA848A" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998" w:rsidP="0021185D">
+    <w:p w14:paraId="25391CEC" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BB4E31" w14:textId="77777777" w:rsidR="00532998" w:rsidRDefault="00532998"/>
+    <w:p w14:paraId="1B175A36" w14:textId="77777777" w:rsidR="005C66D4" w:rsidRDefault="005C66D4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="106BC4C5" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRDefault="00F52F3C" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="72B50360" wp14:editId="254F627A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-719455</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
@@ -4455,50 +4437,252 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D4B6E33"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6680A2AC"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EC80C26"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7AB28C5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE325AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="F79CC6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4545,51 +4729,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A07AD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD3C6CB4"/>
     <w:styleLink w:val="CurrentList10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -4632,51 +4816,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B6544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B129536"/>
     <w:lvl w:ilvl="0" w:tplc="064A9BBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4749,51 +4933,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C432C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4835,57 +5019,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CB3EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="Bullets"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B06F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4927,51 +5111,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7505CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A91C417E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -5064,51 +5248,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C950C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A08B7F8"/>
     <w:lvl w:ilvl="0" w:tplc="40FA44E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5178,51 +5362,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34880444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7988EAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5291,51 +5475,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39551EBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A0C6178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5377,51 +5561,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AF209B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5468,51 +5652,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E4F2940"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5559,51 +5743,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E976C9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -5645,51 +5829,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F665D99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE163B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -5780,51 +5964,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45A806DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5871,51 +6055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A3E6490"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EAE474E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5965,51 +6149,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B182A30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6052,51 +6236,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E1B1979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E486A4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6165,51 +6349,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53104E19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08D6418A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6301,69 +6485,69 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550A2F45"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2D429DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D46769"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9948DE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6455,51 +6639,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586F75BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="737A88C0"/>
     <w:styleLink w:val="Numbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
@@ -6594,51 +6778,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4A4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAC60E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6707,51 +6891,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60F269BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B908292"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6801,51 +6985,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B86610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BD66B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -6917,51 +7101,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B47601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3AEFCFC"/>
     <w:lvl w:ilvl="0" w:tplc="A622E3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="091A9EC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7009,51 +7193,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A115B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC6A8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7122,51 +7306,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA02505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5EAC862"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7235,51 +7419,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7201605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1023A2C"/>
     <w:lvl w:ilvl="0" w:tplc="5D9A36CC">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7324,51 +7508,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73677423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7410,51 +7594,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BB12A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80A24D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1-Numbered"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2-Numbered"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -7527,51 +7711,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EC3AE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -7614,51 +7798,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9E113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -7750,51 +7934,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8C3D8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5B2866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -7887,285 +8071,322 @@
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="895895563">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1099250515">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="454718066">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="20790063">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1314144844">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1346397344">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="292291676">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2030371840">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="858272417">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="69281409">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1379667581">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="680619599">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="2100369805">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1671323240">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1858543762">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="57754739">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="223832047">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1729499897">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132505946">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1541359452">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="434911651">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1089351798">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1265193576">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1260796074">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="258173144">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1325013784">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1185024793">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1399205288">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="583146408">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="133329015">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1559319133">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2147239570">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="457382409">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="972101933">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1836727596">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="61105151">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="281304752">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1222055391">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1579637143">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="904801082">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="412243985">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1594509034">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1222055391">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="43" w16cid:durableId="1256594509">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1895005375">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="147787792">
+    <w:abstractNumId w:val="10"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1687487655">
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="140"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00640F70"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
+    <w:rsid w:val="00053D55"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
     <w:rsid w:val="000E161A"/>
     <w:rsid w:val="000F44F6"/>
+    <w:rsid w:val="000F4F0E"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
     <w:rsid w:val="001543EA"/>
+    <w:rsid w:val="00155E5D"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
+    <w:rsid w:val="00172E11"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="0019596D"/>
     <w:rsid w:val="001A3B3F"/>
     <w:rsid w:val="001A4CB2"/>
     <w:rsid w:val="001E7F11"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="002229B6"/>
     <w:rsid w:val="002522C4"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="00264614"/>
     <w:rsid w:val="00295F0E"/>
     <w:rsid w:val="002A18E5"/>
     <w:rsid w:val="002A609F"/>
     <w:rsid w:val="002C1C14"/>
     <w:rsid w:val="002C2248"/>
     <w:rsid w:val="002C5E53"/>
     <w:rsid w:val="002F74C8"/>
     <w:rsid w:val="003018FC"/>
     <w:rsid w:val="0030202C"/>
     <w:rsid w:val="00302D72"/>
     <w:rsid w:val="00314A9E"/>
     <w:rsid w:val="00315A37"/>
@@ -8181,50 +8402,52 @@
     <w:rsid w:val="003D675E"/>
     <w:rsid w:val="0040727E"/>
     <w:rsid w:val="00422785"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
     <w:rsid w:val="00532998"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
     <w:rsid w:val="005C26ED"/>
+    <w:rsid w:val="005C66D4"/>
+    <w:rsid w:val="005E14C6"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00640F70"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00684AE2"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
@@ -8278,91 +8501,96 @@
     <w:rsid w:val="00B54EC0"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C52A0C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
+    <w:rsid w:val="00C75556"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
     <w:rsid w:val="00CB389B"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CD2F65"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D07ED2"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
+    <w:rsid w:val="00D847CB"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
+    <w:rsid w:val="00EF546B"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
+    <w:rsid w:val="00F27CF1"/>
     <w:rsid w:val="00F32565"/>
+    <w:rsid w:val="00F44EFC"/>
     <w:rsid w:val="00F52F3C"/>
     <w:rsid w:val="00F87EB5"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -8964,51 +9192,50 @@
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001A3B3F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -11132,94 +11359,91 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Segoe UI Light"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -11228,58 +11452,62 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00871326"/>
+    <w:rsid w:val="00155E5D"/>
     <w:rsid w:val="002158BD"/>
     <w:rsid w:val="002A18E5"/>
     <w:rsid w:val="00422785"/>
+    <w:rsid w:val="005D7229"/>
     <w:rsid w:val="006561B7"/>
     <w:rsid w:val="00871326"/>
+    <w:rsid w:val="00B5713C"/>
     <w:rsid w:val="00C00CD7"/>
     <w:rsid w:val="00C52A0C"/>
     <w:rsid w:val="00D07ED2"/>
+    <w:rsid w:val="00EF546B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -12300,76 +12528,76 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2024 (1)</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1427</Words>
-  <Characters>8345</Characters>
+  <Words>1473</Words>
+  <Characters>8918</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>173</Lines>
-  <Paragraphs>92</Paragraphs>
+  <Lines>637</Lines>
+  <Paragraphs>241</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Education Facility Attendant</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9712</CharactersWithSpaces>
+  <CharactersWithSpaces>10150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Education Facility Attendant</dc:title>
   <dc:subject/>
   <dc:creator>Baker, Chloe</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>