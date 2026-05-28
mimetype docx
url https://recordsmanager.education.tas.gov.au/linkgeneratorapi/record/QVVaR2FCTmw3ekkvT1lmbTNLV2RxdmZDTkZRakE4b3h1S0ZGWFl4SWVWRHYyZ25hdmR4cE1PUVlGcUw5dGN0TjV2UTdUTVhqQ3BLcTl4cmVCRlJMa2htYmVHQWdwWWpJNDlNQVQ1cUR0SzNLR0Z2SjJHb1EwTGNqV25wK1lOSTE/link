--- v0 (2025-10-14)
+++ v1 (2026-05-28)
@@ -1,920 +1,1008 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:bCs/>
           <w:color w:val="001947" w:themeColor="accent6"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1716622775"/>
         <w:placeholder>
-          <w:docPart w:val="3D2C4F0A52DB49D9BFF8E46C41396B79"/>
+          <w:docPart w:val="49DD5180B4944C3B8BB427D7654A2051"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="750DEADB" w14:textId="3E53A2A1" w:rsidR="009D6E8A" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00C13D8F">
+        <w:p w14:paraId="5CC88854" w14:textId="4451A4CB" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="00C26D9D" w:rsidP="00F87871">
           <w:pPr>
             <w:pStyle w:val="Title"/>
+            <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+            <w:contextualSpacing w:val="0"/>
+            <w:jc w:val="both"/>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:bCs/>
               <w:color w:val="001947" w:themeColor="accent6"/>
-              <w:spacing w:val="0"/>
-              <w:kern w:val="2"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="001D3677">
+          <w:r w:rsidRPr="00C26D9D">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:bCs/>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:spacing w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>Centre Assistant</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc503689211" w:displacedByCustomXml="prev"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPReportTableStyle1"/>
         <w:tblW w:w="9692" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3152"/>
         <w:gridCol w:w="1694"/>
         <w:gridCol w:w="4846"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D6E8A" w14:paraId="72567E06" w14:textId="77777777" w:rsidTr="00D26002">
+      <w:tr w:rsidR="009D6E8A" w14:paraId="77DFE36C" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="31F7BF15" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
+          <w:p w14:paraId="1422E5FF" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8310E">
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">STATEMENT OF DUTIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="086A5549" w14:textId="7C909BB0" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="001D3677" w:rsidP="009C08F6">
+          <w:p w14:paraId="19DE1532" w14:textId="7756C151" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="00FA34DA" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>march 2022</w:t>
+              <w:t>MARCH 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="093BC9AC" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="3A1465F7" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2DA855" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="63249247" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D3677">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="219FC456" w14:textId="6B1D9BE8" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+          <w:p w14:paraId="0D0CAB4D" w14:textId="552A7E2D" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Generic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="42338E5B" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="1A71AB9A" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55B48853" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="3B988907" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D3677">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Portfolio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1794978893"/>
             <w:placeholder>
-              <w:docPart w:val="569EAB8A6CB940E0956F1A93111DBA36"/>
+              <w:docPart w:val="FFA97D47C46F4189B57E4DA7FFF8AF26"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
               <w:listItem w:displayText="Keeping Children Safe" w:value="Keeping Children Safe"/>
               <w:listItem w:displayText="Services for Youth Justice" w:value="Services for Youth Justice"/>
               <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
               <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
               <w:listItem w:displayText="Continuous Improvement and Evaluation" w:value="Continuous Improvement and Evaluation"/>
               <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
               <w:listItem w:displayText="Ministerial and Executive Services" w:value="Ministerial and Executive Services"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6540" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w14:paraId="09DEC4E0" w14:textId="2C7616D9" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+              <w:p w14:paraId="65CD9247" w14:textId="1C91E1AB" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
+                  <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001D3677">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schools and Early Years</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="5DD4D20D" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="1DF7D318" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EE90FC0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="15D0E573" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D3677">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0E18A8" w14:textId="496A0BC3" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+          <w:p w14:paraId="09FF3097" w14:textId="16C66A5D" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Child and Family Learning Centres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="729061DC" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="552F3134" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="488B2193" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="476A0913" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D3677">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Section/Unit/School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C93F0FA" w14:textId="33DBD47F" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+          <w:p w14:paraId="49EAF113" w14:textId="5C82A731" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified Child and Family Learning Centre</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="234CE370" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="5BAB22F9" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28073A39" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="0E7F86CA" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001D3677">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38515594" w14:textId="1D33F93B" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+          <w:p w14:paraId="4D62A044" w14:textId="22846709" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Centre Leader</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="349640A3" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="3A6512C7" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57BDFCE7" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="009D6E8A" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="51EE4F1E" w14:textId="633F0324" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D6E8A">
-              <w:t>Award/Agreement</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:id w:val="1431852964"/>
+              <w:id w:val="1977405192"/>
               <w:placeholder>
-                <w:docPart w:val="569EAB8A6CB940E0956F1A93111DBA36"/>
+                <w:docPart w:val="5103D04F22E74D50B381FCEB9FF55F10"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:value="Select Award"/>
                 <w:listItem w:displayText="Allied Health Professionals Public Sector Union Wages Agreement" w:value="Allied Health Professionals Public Sector Union Wages Agreement"/>
                 <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
                 <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award" w:value="Principals Agreement 2023, Teaching Service (Tasmanian Public Sector) Award"/>
                 <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
                 <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector)" w:value="Teaching Service (Tasmanian Public Sector)"/>
                 <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w14:paraId="2E9C131E" w14:textId="7AECB857" w:rsidR="00D2771F" w:rsidRPr="00BF7FC7" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+              <w:p w14:paraId="3E5E1554" w14:textId="6FFB4E70" w:rsidR="00FA34DA" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
+                  <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
                   <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:color w:val="ED7D31"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001D3677">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Tasmanian State Service Award</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="4B42E4BA" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="01225039" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="033A85C9" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="009D6E8A" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="569AFEE9" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D6E8A">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Classification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="772B17F4" w14:textId="7E631A58" w:rsidR="00D2771F" w:rsidRPr="00BF7FC7" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+          <w:p w14:paraId="13320624" w14:textId="137D26DA" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="001F3CC3" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>General Stream Band 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C4F86" w14:paraId="27FB5471" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="1938CD62" w14:textId="77777777" w:rsidTr="00FA34DA">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-          <w:trHeight w:val="771"/>
+          <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="604D9281" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="009D6E8A" w:rsidRDefault="009D6E8A" w:rsidP="00C13D8F">
+          <w:p w14:paraId="1C6C5694" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D6E8A">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2A39E2" w14:textId="1FCBE759" w:rsidR="009D6E8A" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00BF7FC7">
+          <w:p w14:paraId="1B760209" w14:textId="4A114F77" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="001F3CC3" w:rsidP="00FA34DA">
             <w:pPr>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:color w:val="ED7D31"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="86980238"/>
+                <w:id w:val="1530219197"/>
                 <w:placeholder>
-                  <w:docPart w:val="35DE4E38C62E4FBD84C7A0E138A113A4"/>
+                  <w:docPart w:val="B922471B3A5D4AAFB161EFD9AB429C8D"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Choose an Item" w:value="Choose an Item"/>
                   <w:listItem w:displayText="Casual" w:value="Casual"/>
                   <w:listItem w:displayText="Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Fixed-term, Full-time" w:value="Fixed-term, Full-time"/>
                   <w:listItem w:displayText="Fixed-term, Full-time/Part-time" w:value="Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Fixed-term, Part-time" w:value="Fixed-term, Part-time"/>
                   <w:listItem w:displayText="Permanent/Casual, Full-time/Part-time/Casual" w:value="Permanent/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term, Full-time/Part-time" w:value="Permanent/Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Full-time" w:value="Permanent, Full-time"/>
                   <w:listItem w:displayText="Permanent, Full-time/Part-time" w:value="Permanent, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Part-time" w:value="Permanent, Part-time"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Permanent/Fixed-term, Full-time/Part-time</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">, up to 73.5 hours per </w:t>
             </w:r>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>fortnight</w:t>
             </w:r>
-            <w:r w:rsidR="00D2771F" w:rsidRPr="001D3677">
-[...6 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>.</w:t>
+              <w:t>, 52 weeks per year including 4 weeks annual leave.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="6B5B3226" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00FA34DA" w14:paraId="154E0BB6" w14:textId="77777777" w:rsidTr="060B5042">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FE33582" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="009D6E8A" w:rsidRDefault="00D2771F" w:rsidP="00D2771F">
+          <w:p w14:paraId="332BDA9E" w14:textId="77777777" w:rsidR="00FA34DA" w:rsidRPr="00D603EF" w:rsidRDefault="00FA34DA" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D6E8A">
+            <w:r w:rsidRPr="00D603EF">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7A88C0D9" w14:textId="2FBEFFA4" w:rsidR="00D2771F" w:rsidRPr="00BF7FC7" w:rsidRDefault="001D3677" w:rsidP="00D2771F">
+          <w:p w14:paraId="346EAF76" w14:textId="3DC29A13" w:rsidR="00FA34DA" w:rsidRPr="00BF7FC7" w:rsidRDefault="001F3CC3" w:rsidP="00FA34DA">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...35 lines deleted...]
-            <w:r w:rsidR="008C241C" w:rsidRPr="00BF7FC7">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:color w:val="ED7D31"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Statewide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28476896" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="386F530F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Context</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46938203" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00E93296" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="5C1454F4" w14:textId="77777777" w:rsidR="0062535B" w:rsidRPr="00E93296" w:rsidRDefault="0062535B" w:rsidP="0062535B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93296">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child and Family Learning Centres (CFLCs) are for children, and their families, from pregnancy to five years. The purpose of CFLCs is to improve the health and wellbeing, education and care of Tasmania’s very young children by supporting parents and enhancing accessibility of services in the local community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DEBB60" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="195DEF8A" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:t>Primary Purpose</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B9578E" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00E93296" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="5B87831E" w14:textId="77777777" w:rsidR="00F61B3E" w:rsidRPr="00E93296" w:rsidRDefault="00F61B3E" w:rsidP="00F61B3E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93296">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide operation and administrative assistance to the Child and Family Learning Centre (CFLC) team to improve access, participation and engagement of children and their families with a range of integrated CFLC programs and services. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41806D30" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="0467621A" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="120"/>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B6A137" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00D129F0" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="209CF1A3" w14:textId="77777777" w:rsidR="00D71204" w:rsidRPr="00D129F0" w:rsidRDefault="00D71204" w:rsidP="00D71204">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
       <w:r w:rsidRPr="00D129F0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Responsible for liaising with families and service providers and the efficient completion of tasks, under the direction of the Centre Leader (or </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Responsible for liaising with families and service providers and the efficient completion of tasks, under the direction of the Centre Leader (or other person as designated). May assist staff in supporting the physical and emotional wellbeing of children and their families. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00D129F0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>other</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D129F0">
+        <w:lastRenderedPageBreak/>
+        <w:t>General supervision of day-to-day work is provided, with closer direction and guidance for specific or new tasks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A8E722" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="20"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> person as designated). May assist staff in supporting the physical and emotional wellbeing of children and their families. General supervision of day-to-day work is provided, with closer direction and guidance for specific or new tasks.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FD4E59" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="2BB7CFA1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B732A4">
+      <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
+        <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C26ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conduct and behaviour, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B36919" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="45A529E1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005C26ED">
+        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87871">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> conduct and behaviour, </w:t>
+        <w:t>and Culture (P&amp;C)</w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People Services and Support (HR) and Facilities.  The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
+        <w:t xml:space="preserve"> and Facilities. The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="421C32AA" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="10043E5E" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Primary Duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F52698C" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="63F328C1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BE5C2EF" wp14:editId="6874440E">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29110FF3" wp14:editId="0E9D9C25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>106679</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2124088070" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
@@ -934,431 +1022,429 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5A6DAACF" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="568E0492" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC3B272" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="7A797E69" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist the CFLC team with a range of routine tasks to improve child and family engagement, participation and access to CFLCs and support services. These may include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A19B20" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="21F381C0" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">liaising with families and service providers to support the delivery of high-quality integrated services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C9010D" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="15C5631E" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>scheduling activities and setting up safe, welcoming and accessible play spaces and learning environments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183A3541" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="50782A7F" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>providing core support for early learning and adult learning sessions, including child supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C19B6E3" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="2D03379C" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>assisting with transport (as required) to increase child and family participation in scheduled activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5189E5C0" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="6F791D9B" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Build positive relationships to guide, assist and support children and families to access a range of integrated Early Years services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323FD4F0" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="1471BD85" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide administrative assistance to the team, including but not limited to word processing, basic data processing, laminating, photocopying and printing.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D8BB07" w14:textId="50475DB2" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="6A8054AE" w14:textId="521BF9E0" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepare (as directed) teaching and learning </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="001F3CC3" w:rsidRPr="00A24D9A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>materials, and</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>materials,and</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> support the delivery of individual and group educational programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768BCC16" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="583D8E59" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maintain high standards of hygiene in the handling, preparation, serving and storage of food.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C21724F" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00A24D9A" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="4C8ABED4" w14:textId="77777777" w:rsidR="00213E61" w:rsidRPr="00A24D9A" w:rsidRDefault="00213E61" w:rsidP="00213E61">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A24D9A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maintain stores and equipment and ensure appropriate standards of cleaning are adhered to for kitchen and play equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373B83A1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="1E9935A3" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01358F88" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="76AB74DF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
-        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
       <w:r w:rsidRPr="004B6022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Work Health and Safety Act 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
@@ -1377,99 +1463,103 @@
       <w:r w:rsidRPr="004B6022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ctively participate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E7E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED0184A" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="2AAF73DE" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1040BE75" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="27FCD202" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following specific selection criteria must be addressed by candidates. The nominated position objective and duties contained in this statement of duties must also be used to assist in the interpretation of these selection criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED738FE" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="29115FB5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F63C964" wp14:editId="4231E848">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7BFA21" wp14:editId="623790CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-636</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="60387579" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr>
                         <a:cxnSpLocks/>
                       </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
@@ -1479,717 +1569,753 @@
                         <a:noFill/>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="011947"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6524278C" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="4887F89A" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F6E58B" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="004B6411" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="725179E2" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="004B6411" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6411">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proven effective communication and interpersonal skills with both adults and children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D0B8D3" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="004B6411" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="3ABDD999" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="004B6411" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6411">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proven capacity to work as part of a team and be adaptable and flexible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4F3A63" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="004B6411" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="20519E39" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="004B6411" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6411">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proven administrative and organisational skills and a capacity to act independently within established guidelines, using initiative, discretion and sound judgement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7FC999" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="004B6411" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="762FA9CD" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="004B6411" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6411">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A good standard of numeracy and literacy, including digital literacy, with personal skills of accuracy, precision and creativity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A65D711" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="004B6411" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="1D92070D" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="004B6411" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6411">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Knowledge, or the ability to acquire knowledge, of the Early Years Learning Framework.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C3019B" w14:textId="0EAF8A99" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+    <w:p w14:paraId="06252EA8" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="001D3677" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B6411">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An understanding of general health and safety requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E215739" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00697DE2">
+    <w:p w14:paraId="5B7B8798" w14:textId="77777777" w:rsidR="00C95401" w:rsidRPr="00B732A4" w:rsidRDefault="00C95401" w:rsidP="00C95401">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A demonstrated capacity to </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commit to the Department’s values, with the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ability </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to apply the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through </w:t>
       </w:r>
-      <w:r w:rsidR="0030202C">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>behaviours and actions.</w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
+      <w:r w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501BFD39" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00697DE2">
+    <w:p w14:paraId="7F610061" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCE538A" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="47588F82" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:color w:val="011947"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119596995"/>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must remain current and valid at all times </w:t>
       </w:r>
       <w:r w:rsidR="00E8310E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">whilst employed and the status of these may be checked at any time during employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is the employee’s responsibility to advise the Department if there is any change to the status of a registration/licence. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has conditions applied.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPPlainHR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1875"/>
         <w:gridCol w:w="7763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D2771F" w14:paraId="297FB2AA" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="1CBF3960" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7267BB2F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+          <w:p w14:paraId="2B865B40" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk173332693"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Essential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73E81522" w14:textId="700A4551" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="00D2771F" w:rsidP="001D3677">
+          <w:p w14:paraId="0FDC97FB" w14:textId="2762B5F9" w:rsidR="00D2771F" w:rsidRPr="00C95401" w:rsidRDefault="00D2771F" w:rsidP="00C95401">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B732A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Current Tasmanian Registration to Work with Vulnerable People (Registration Status – Employment)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="4F81D7E2" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="6191E732" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22F5DA3C" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+          <w:p w14:paraId="6F08CC66" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Desirable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4586629C" w14:textId="3305831C" w:rsidR="00D2771F" w:rsidRPr="001D3677" w:rsidRDefault="001D3677" w:rsidP="00697DE2">
+          <w:p w14:paraId="03DD7303" w14:textId="36D8EBE9" w:rsidR="00D2771F" w:rsidRPr="00C13D8F" w:rsidRDefault="001B7D37" w:rsidP="001B7D37">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
+                <w:tab w:val="left" w:pos="287"/>
               </w:tabs>
-              <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
-              <w:ind w:left="429" w:hanging="567"/>
+              <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="287" w:hanging="425"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001D3677">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tertiary qualifications and/or experience in child care, community service, health and/or education support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:p w14:paraId="4343D171" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="355F5057" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Education, Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC6BBD0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00FD47C2" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="2499F804" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08BA7632" wp14:editId="74550359">
+            <wp:extent cx="6120130" cy="344630"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1008654917" name="Picture 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1008654917" name="Picture 3">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120130" cy="344630"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CC8632" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00FD47C2" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Our values of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection, Courage, Growth, Respect, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E080C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the foundation of our </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> culture and guide us in all that we do to ensure </w:t>
+        <w:t xml:space="preserve"> represent the foundation of our Department’s culture and guide us in all that we do to ensure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bright lives. Positive futures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321FD349" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="5E4516B6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F95E41" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="1B852933" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
+        <w:t>Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is respected, and has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EA1A912" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="5E8A3E46" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We are committed to providing a safe workplace for all employees and have zero tolerance to all forms of violence, including child abuse and harm. The Department is a smoke-free work environment, and smoking is prohibited in all State Government workplaces, including vehicles and vessels.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADFFFFD" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7883FED5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Employment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>within</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -2216,80 +2342,81 @@
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees are responsible for ensuring that the standards of behaviour and conduct specified in the State Service Principles and Code of Conduct are adhered to. All employees are expected to act ethically and with integrity in the undertaking of their duties.  Employees who breach the code of conduct may have sanctions imposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E6C6EB1" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7AD437CC" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The State Service Principles and Code of Conduct are contained in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can be found on the State Service Management Office website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.dpac.tas.gov.au/divisions/ssmo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> together with Employment Direction No. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00831E3A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
@@ -2297,169 +2424,172 @@
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Principles</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must read these and ensure they understand their responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DF57B8" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="3A6D8838" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All employees are expected to utilise information management systems in a responsible manner in line with the DECYP Condition of Use policy statement located at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department f</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>or</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Education, Children And Young People: Information technology policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1334D20A" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
+    <w:p w14:paraId="170F909B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Commitment to Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C6A72D8" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="4B2B4FFE" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>epartment</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>epartment built entirely for children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> built entirely for children</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC4AA10" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="57A89A44" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the safety and wellbeing of </w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
@@ -2499,52 +2629,53 @@
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nderpins </w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> commitment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75BD0518" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00697DE2">
-      <w:pPr>
+    <w:p w14:paraId="7A32F81E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> demonstrate and model behaviours which</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> value and respect children and young people</w:t>
@@ -2611,381 +2742,387 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> position. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="21B59033" w14:textId="77777777" w:rsidTr="00AE03E2">
+      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="2DA5304D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69CB2B39" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="00D2771F" w:rsidP="001D3677">
+          <w:p w14:paraId="24D674CE" w14:textId="77777777" w:rsidR="00855690" w:rsidRDefault="00855690" w:rsidP="00855690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk119598056"/>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">APPROVED BY </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PSS</w:t>
             </w:r>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> DELEGATE: </w:t>
             </w:r>
-            <w:r w:rsidR="001D3677" w:rsidRPr="00D720EC">
+            <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="001D3677">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>64915</w:t>
             </w:r>
-            <w:r w:rsidR="001D3677" w:rsidRPr="00D720EC">
+            <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
-            <w:r w:rsidR="001D3677">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Manager Vacancy and Staffing </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="001D3677">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Servcies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="001D3677">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> – January 2016</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3246165B" w14:textId="77777777" w:rsidR="001D3677" w:rsidRPr="00D720EC" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+          <w:p w14:paraId="524BCAFE" w14:textId="77777777" w:rsidR="00855690" w:rsidRPr="00D720EC" w:rsidRDefault="00855690" w:rsidP="00855690">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Request: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C966BE2" w14:textId="45D46312" w:rsidR="00D2771F" w:rsidRPr="00D720EC" w:rsidRDefault="001D3677" w:rsidP="001D3677">
+          <w:p w14:paraId="76762638" w14:textId="40B7490A" w:rsidR="00D2771F" w:rsidRPr="00E15432" w:rsidRDefault="00855690" w:rsidP="00855690">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Duties and Selection Criteria Last Reviewed:  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>03/2022 RG</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="4D69B8DD" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00BF7FC7">
+    <w:p w14:paraId="353ABA7D" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
-      <w:footerReference w:type="default" r:id="rId13"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0933569C" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677" w:rsidP="0021185D">
+    <w:p w14:paraId="0BAF5DFF" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="118E5E5D" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677"/>
+    <w:p w14:paraId="61B5C398" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="706886E3" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677" w:rsidP="0021185D">
+    <w:p w14:paraId="2AE09797" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750B9764" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677"/>
+    <w:p w14:paraId="05244FC7" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Segoe UI Light"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="376563E1" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="0021185D" w:rsidRDefault="00A26A93" w:rsidP="0058395F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A44AFB1" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="0021185D" w:rsidRDefault="00A26A93" w:rsidP="0058395F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="0021185D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="001947" w:themeColor="text2"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>DECYP</w:t>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="47B590E5" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
+  <w:p w14:paraId="1814F65D" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="5DA718C9" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C52470E" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="DECYPDepartmentname"/>
       <w:spacing w:before="1080"/>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="78F352EC" wp14:editId="29C11F79">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="02987E1F" wp14:editId="2F2B2A94">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5564428</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9483725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="910800" cy="846000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
@@ -3035,92 +3172,191 @@
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DFBEEEC" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677" w:rsidP="0021185D">
+    <w:p w14:paraId="0A5222FB" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4509C361" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677"/>
+    <w:p w14:paraId="0C14AB0A" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69507A37" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677" w:rsidP="0021185D">
+    <w:p w14:paraId="5C846204" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6D7642" w14:textId="77777777" w:rsidR="001D3677" w:rsidRDefault="001D3677"/>
+    <w:p w14:paraId="5DB129EA" w14:textId="77777777" w:rsidR="009716E2" w:rsidRDefault="009716E2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="4425F6F1" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRDefault="00F52F3C" w:rsidP="00A26A93">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+      <w:gridCol w:w="3210"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="4976B451" w14:paraId="5FFB498D" w14:textId="77777777" w:rsidTr="4976B451">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="2D91BC41" w14:textId="6708FF2A" w:rsidR="4976B451" w:rsidRDefault="4976B451" w:rsidP="4976B451">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="52059635" w14:textId="1A523BD0" w:rsidR="4976B451" w:rsidRDefault="4976B451" w:rsidP="4976B451">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3210" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="05CF7B85" w14:textId="60547170" w:rsidR="4976B451" w:rsidRDefault="4976B451" w:rsidP="4976B451">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="4A7A2797" w14:textId="769CE7BB" w:rsidR="4976B451" w:rsidRDefault="4976B451" w:rsidP="4976B451">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5778D170" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+  </w:p>
+  <w:p w14:paraId="51079406" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="2AC677F5" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>CONNECTION       COURAGE       GROWTH       RESPECT       RESPONSIBILITY</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F52F3C" w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="30C6CD8B" wp14:editId="55C81C52">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0623DE" wp14:editId="399ACC32">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-719455</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>4445</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7560000" cy="2044800"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="507675882" name="Picture 1">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="507675882" name="Picture 1">
@@ -3154,61 +3390,61 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7F7F4CFF" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
+  <w:p w14:paraId="1AF4BA50" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012400D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="0DECYPBulletList"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06157DBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D876F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3346,61 +3582,63 @@
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08EA3832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0D12B296"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:tmpl w:val="684A7676"/>
+    <w:lvl w:ilvl="0" w:tplc="1004D9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -7234,319 +7472,419 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1836727596">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="61105151">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="281304752">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1222055391">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1579637143">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="40" w16cid:durableId="1171749907">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001D3677"/>
+    <w:rsidRoot w:val="00721947"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
+    <w:rsid w:val="000B1E4D"/>
     <w:rsid w:val="000E161A"/>
     <w:rsid w:val="000F44F6"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
+    <w:rsid w:val="00145063"/>
     <w:rsid w:val="001543EA"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="0019596D"/>
     <w:rsid w:val="001A3B3F"/>
     <w:rsid w:val="001A4CB2"/>
-    <w:rsid w:val="001D3677"/>
+    <w:rsid w:val="001B7D37"/>
+    <w:rsid w:val="001C1052"/>
+    <w:rsid w:val="001D5377"/>
     <w:rsid w:val="001E7F11"/>
+    <w:rsid w:val="001F3CC3"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
+    <w:rsid w:val="00213E61"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="002229B6"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="00264614"/>
+    <w:rsid w:val="0027130E"/>
+    <w:rsid w:val="00274CC1"/>
+    <w:rsid w:val="00280ED9"/>
+    <w:rsid w:val="00281661"/>
+    <w:rsid w:val="00281CE6"/>
+    <w:rsid w:val="00291AFF"/>
     <w:rsid w:val="002A609F"/>
+    <w:rsid w:val="002A761C"/>
     <w:rsid w:val="002C1C14"/>
     <w:rsid w:val="002C2248"/>
     <w:rsid w:val="002C5E53"/>
     <w:rsid w:val="002F74C8"/>
     <w:rsid w:val="0030202C"/>
     <w:rsid w:val="00302D72"/>
+    <w:rsid w:val="00310B14"/>
     <w:rsid w:val="00314A9E"/>
     <w:rsid w:val="00315A37"/>
+    <w:rsid w:val="003316DF"/>
+    <w:rsid w:val="00334D9C"/>
     <w:rsid w:val="00335740"/>
     <w:rsid w:val="00350EB8"/>
     <w:rsid w:val="00356782"/>
-    <w:rsid w:val="00382D9E"/>
+    <w:rsid w:val="003616E4"/>
+    <w:rsid w:val="0038427A"/>
     <w:rsid w:val="00394B1B"/>
     <w:rsid w:val="00395538"/>
+    <w:rsid w:val="003A1D10"/>
+    <w:rsid w:val="003A536B"/>
     <w:rsid w:val="003A66C0"/>
     <w:rsid w:val="003B4B23"/>
     <w:rsid w:val="003D675E"/>
     <w:rsid w:val="0040727E"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
+    <w:rsid w:val="004610DC"/>
+    <w:rsid w:val="00464388"/>
+    <w:rsid w:val="0049364F"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
+    <w:rsid w:val="004C5B52"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
+    <w:rsid w:val="00541E00"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
+    <w:rsid w:val="0057794A"/>
+    <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
+    <w:rsid w:val="005A5BF2"/>
+    <w:rsid w:val="005A63D5"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005E5F72"/>
+    <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
+    <w:rsid w:val="00620233"/>
+    <w:rsid w:val="0062535B"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
+    <w:rsid w:val="006B5ED6"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
+    <w:rsid w:val="006D5BBC"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
+    <w:rsid w:val="007010C2"/>
+    <w:rsid w:val="007074C0"/>
+    <w:rsid w:val="00721947"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
+    <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00772F50"/>
+    <w:rsid w:val="00773550"/>
+    <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
     <w:rsid w:val="0082660F"/>
+    <w:rsid w:val="00832C37"/>
+    <w:rsid w:val="00835463"/>
     <w:rsid w:val="00853810"/>
+    <w:rsid w:val="00855690"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
+    <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
-    <w:rsid w:val="008A4C84"/>
     <w:rsid w:val="008C241C"/>
+    <w:rsid w:val="008D29AE"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
+    <w:rsid w:val="008F2041"/>
+    <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
+    <w:rsid w:val="00941EB5"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00963D71"/>
+    <w:rsid w:val="009716E2"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
+    <w:rsid w:val="00984C70"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
+    <w:rsid w:val="009C30D4"/>
     <w:rsid w:val="009D0306"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
     <w:rsid w:val="009F275A"/>
     <w:rsid w:val="009F56AC"/>
+    <w:rsid w:val="00A1632A"/>
+    <w:rsid w:val="00A219C9"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
+    <w:rsid w:val="00A47E72"/>
     <w:rsid w:val="00A67A6E"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
+    <w:rsid w:val="00A90FD6"/>
+    <w:rsid w:val="00AB3F67"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B419A8"/>
+    <w:rsid w:val="00B4338D"/>
     <w:rsid w:val="00B5117E"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
+    <w:rsid w:val="00B74AF3"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
+    <w:rsid w:val="00BF3564"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
+    <w:rsid w:val="00C26D9D"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C5488F"/>
+    <w:rsid w:val="00C560D0"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00C95401"/>
+    <w:rsid w:val="00CB5931"/>
     <w:rsid w:val="00CC067E"/>
+    <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
+    <w:rsid w:val="00CE3DB6"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
+    <w:rsid w:val="00D50737"/>
     <w:rsid w:val="00D5450E"/>
+    <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
+    <w:rsid w:val="00D71204"/>
     <w:rsid w:val="00D82155"/>
+    <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
+    <w:rsid w:val="00DD22D0"/>
     <w:rsid w:val="00DD7B0A"/>
+    <w:rsid w:val="00DE5CC9"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
+    <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
+    <w:rsid w:val="00E3133B"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
+    <w:rsid w:val="00E65B35"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
+    <w:rsid w:val="00EA368E"/>
+    <w:rsid w:val="00EB0331"/>
+    <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
+    <w:rsid w:val="00F05076"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
+    <w:rsid w:val="00F43D4F"/>
+    <w:rsid w:val="00F45B2A"/>
     <w:rsid w:val="00F52F3C"/>
+    <w:rsid w:val="00F61B3E"/>
+    <w:rsid w:val="00F73052"/>
+    <w:rsid w:val="00F87871"/>
     <w:rsid w:val="00F87EB5"/>
+    <w:rsid w:val="00FA34DA"/>
+    <w:rsid w:val="00FA4301"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
+    <w:rsid w:val="05149D9B"/>
+    <w:rsid w:val="060B5042"/>
+    <w:rsid w:val="08B0FEC3"/>
+    <w:rsid w:val="17419D98"/>
+    <w:rsid w:val="24730766"/>
+    <w:rsid w:val="33173431"/>
+    <w:rsid w:val="3647B0FB"/>
+    <w:rsid w:val="369CB830"/>
+    <w:rsid w:val="3E0DC84A"/>
+    <w:rsid w:val="3EF8082A"/>
+    <w:rsid w:val="4472DC7C"/>
+    <w:rsid w:val="4976B451"/>
+    <w:rsid w:val="5D7BE4CB"/>
+    <w:rsid w:val="6461BB82"/>
+    <w:rsid w:val="7222156D"/>
+    <w:rsid w:val="7C4A9F09"/>
+    <w:rsid w:val="7FDD8DE5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="20D3F04F"/>
+  <w14:docId w14:val="3FBC5ABC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A597B3D3-66F9-4ACB-9312-23F1EE27BF9D}"/>
+  <w15:docId w15:val="{57FCDE41-58E8-47BA-9D62-236492457DC5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10063,383 +10401,414 @@
     <w:link w:val="Coverimage"/>
     <w:uiPriority w:val="98"/>
     <w:rsid w:val="00D2771F"/>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT Std Light" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:spacing w:val="-2"/>
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0042594C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2037342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\chloe.baker\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\Desktop\CHLOE\SOD's\Statements%20of%20Duties%20Template%202024%20(1).dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shell.warr\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\Desktop\Statements%20of%20Duties%20Template%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3D2C4F0A52DB49D9BFF8E46C41396B79"/>
+        <w:name w:val="49DD5180B4944C3B8BB427D7654A2051"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A71B2278-677E-4A78-AACE-EDB69B050E79}"/>
+        <w:guid w:val="{8B82CD5D-54DA-4EB4-803E-D308ADB2DC72}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00385556" w:rsidRDefault="00385556">
+        <w:p w:rsidR="008D29AE" w:rsidRDefault="008D29AE">
           <w:pPr>
-            <w:pStyle w:val="3D2C4F0A52DB49D9BFF8E46C41396B79"/>
+            <w:pStyle w:val="49DD5180B4944C3B8BB427D7654A2051"/>
           </w:pPr>
           <w:r w:rsidRPr="00370966">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="569EAB8A6CB940E0956F1A93111DBA36"/>
+        <w:name w:val="FFA97D47C46F4189B57E4DA7FFF8AF26"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9D69C39E-75A2-4BA4-BA5D-AC6C92335A9A}"/>
+        <w:guid w:val="{FEC358F0-93A7-4F90-9473-349505F60F35}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00385556" w:rsidRDefault="00385556">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00323973" w:rsidP="00323973">
           <w:pPr>
-            <w:pStyle w:val="569EAB8A6CB940E0956F1A93111DBA36"/>
+            <w:pStyle w:val="FFA97D47C46F4189B57E4DA7FFF8AF26"/>
           </w:pPr>
           <w:r w:rsidRPr="00A11DEF">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="35DE4E38C62E4FBD84C7A0E138A113A4"/>
+        <w:name w:val="5103D04F22E74D50B381FCEB9FF55F10"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A79D5D3A-B612-400E-A3D9-A7B669B9DE72}"/>
+        <w:guid w:val="{03D0EF6B-0601-4DDD-994B-9A65BEF39E12}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00385556" w:rsidRDefault="00385556">
+        <w:p w:rsidR="00000000" w:rsidRDefault="00323973" w:rsidP="00323973">
           <w:pPr>
-            <w:pStyle w:val="35DE4E38C62E4FBD84C7A0E138A113A4"/>
+            <w:pStyle w:val="5103D04F22E74D50B381FCEB9FF55F10"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A11DEF">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B922471B3A5D4AAFB161EFD9AB429C8D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{91191523-5770-4877-A376-9AA8A42DA23A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00323973" w:rsidP="00323973">
+          <w:pPr>
+            <w:pStyle w:val="B922471B3A5D4AAFB161EFD9AB429C8D"/>
           </w:pPr>
           <w:r w:rsidRPr="00727CD6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> below</w:t>
           </w:r>
           <w:r w:rsidRPr="00727CD6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Segoe UI Light"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
     <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00385556"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00385556"/>
+    <w:rsidRoot w:val="008D29AE"/>
+    <w:rsid w:val="0016685A"/>
+    <w:rsid w:val="00291AFF"/>
+    <w:rsid w:val="00323973"/>
+    <w:rsid w:val="003411ED"/>
+    <w:rsid w:val="0049364F"/>
+    <w:rsid w:val="00581B0C"/>
+    <w:rsid w:val="005A5BF2"/>
+    <w:rsid w:val="006B5ED6"/>
+    <w:rsid w:val="007010C2"/>
+    <w:rsid w:val="007938C2"/>
+    <w:rsid w:val="00841CEE"/>
+    <w:rsid w:val="008D29AE"/>
+    <w:rsid w:val="008F2041"/>
+    <w:rsid w:val="00A47E72"/>
+    <w:rsid w:val="00B165AF"/>
+    <w:rsid w:val="00B4338D"/>
+    <w:rsid w:val="00B74AF3"/>
+    <w:rsid w:val="00EC20FF"/>
+    <w:rsid w:val="00F43D4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10827,71 +11196,109 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="00323973"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3D2C4F0A52DB49D9BFF8E46C41396B79">
-[...9 lines deleted...]
-    <w:name w:val="F1ADCBC7A6EA4A19AE7E9A8B489D5FA5"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49DD5180B4944C3B8BB427D7654A2051">
+    <w:name w:val="49DD5180B4944C3B8BB427D7654A2051"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1AAB5C448574EDFA132DE9876A61FFE">
+    <w:name w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC18D83C7FE1436CAADE7FAD25820737">
+    <w:name w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33D9C77856F84DA997D12B92591F8655">
+    <w:name w:val="33D9C77856F84DA997D12B92591F8655"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B49FAA93F3AB4E2FA62C3AF7DA5C9250">
+    <w:name w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="70A37B698CFF4862A21DF248C66592B7">
+    <w:name w:val="70A37B698CFF4862A21DF248C66592B7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="353D6A680B6B4E6DA703C036D3F6962B">
+    <w:name w:val="353D6A680B6B4E6DA703C036D3F6962B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="509BAF89E7B44CE780AAA197F01836C0">
+    <w:name w:val="509BAF89E7B44CE780AAA197F01836C0"/>
+    <w:rsid w:val="00323973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FFA97D47C46F4189B57E4DA7FFF8AF26">
+    <w:name w:val="FFA97D47C46F4189B57E4DA7FFF8AF26"/>
+    <w:rsid w:val="00323973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5103D04F22E74D50B381FCEB9FF55F10">
+    <w:name w:val="5103D04F22E74D50B381FCEB9FF55F10"/>
+    <w:rsid w:val="00323973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1770A9B98CCC4BF8A73559ADF249269B">
+    <w:name w:val="1770A9B98CCC4BF8A73559ADF249269B"/>
+    <w:rsid w:val="00323973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4749BFB480CB4A1094F096DE3BD07843">
+    <w:name w:val="4749BFB480CB4A1094F096DE3BD07843"/>
+    <w:rsid w:val="00323973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4501AECB56D04984A2CDEFD21583642E">
+    <w:name w:val="4501AECB56D04984A2CDEFD21583642E"/>
+    <w:rsid w:val="00323973"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B922471B3A5D4AAFB161EFD9AB429C8D">
+    <w:name w:val="B922471B3A5D4AAFB161EFD9AB429C8D"/>
+    <w:rsid w:val="00323973"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DECYP 2023">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FAF8F1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="763AC7"/>
       </a:accent1>
       <a:accent2>
@@ -11131,95 +11538,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...23 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="51fe72a240fa216688dca1b59eb9e976" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C361CD88EE4CD41967925F67FABBAE9" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2db9e5584c5c6f406d65e05b653a6c7c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10183e239c3fd6034d90b509fafa7b7a" ns2:_="" ns3:_="">
     <xsd:import namespace="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:Image" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:Note" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2d64ee2f-da05-46fd-962f-fa029d0171cb" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -11233,50 +11620,67 @@
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Image" ma:index="21" nillable="true" ma:displayName="Image" ma:format="Thumbnail" ma:internalName="Image">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Note" ma:index="23" nillable="true" ma:displayName="Note" ma:description="Initial enquiry" ma:format="Dropdown" ma:internalName="Note">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f480d145-b21c-419a-8200-9f635e7e585b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -11376,148 +11780,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f480d145-b21c-419a-8200-9f635e7e585b" xsi:nil="true"/>
+    <Image xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
+    <Note xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB4370AD-B99D-411F-BE86-58036580EF86}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13DCCE70-4F71-4AD8-B1C7-BDDB47B8DD4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
+    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Statements of Duties Template 2024 (1)</Template>
+  <Template>Statements of Duties Template 2025</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1420</Words>
-  <Characters>8196</Characters>
+  <Words>1363</Words>
+  <Characters>8239</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
-  <Paragraphs>91</Paragraphs>
+  <Lines>149</Lines>
+  <Paragraphs>69</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9525</CharactersWithSpaces>
+  <CharactersWithSpaces>9533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Centre Assistant</dc:title>
   <dc:subject/>
-  <dc:creator>Baker, Chloe</dc:creator>
+  <dc:creator>Warr, Shell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Sub_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i6e9c3b3fb6741098ef9fbc5ae984e01">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Business Unit">
     <vt:lpwstr>83;#Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
     <vt:lpwstr/>
@@ -11528,51 +11934,51 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DoE Strategic Plan Topics">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Snapshot Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Topic">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="j727237256e34e7f80ae69530d2a565d">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Audience - Content Manager">
     <vt:lpwstr>;#Staff;#</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TAS DoE Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="a1c4f6224d154fedbb480523bb53bb66">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
-    <vt:lpwstr>0x010100DDD7DC831A59DF4DB1D1BB20E724F701010A0051F51D3AFBEF954F89FEA9422B9364C1</vt:lpwstr>
+    <vt:lpwstr>0x0101006C361CD88EE4CD41967925F67FABBAE9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TAS_x0020_DoE_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Business Unit_Temp">
     <vt:lpwstr>83;#Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Template Category">
     <vt:lpwstr>4977;#DECYP Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Snapshot_x0020_Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="n5587f6a348f4de8ab3182c36b739ec6">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Sub Category">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Division">
     <vt:lpwstr>3;#Strategy and Performance|64554304-9658-4477-8215-887b6d4fcbb5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DoE_x0020_Strategic_x0020_Plan_x0020_Topics">
     <vt:lpwstr/>
   </property>