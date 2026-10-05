--- v0 (2026-05-02)
+++ v1 (2026-10-05)
@@ -217,83 +217,82 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Portfolio</w:t>
             </w:r>
             <w:r w:rsidR="005A63D5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0AB804" w14:textId="2B698227" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="00853D9C" w:rsidP="00F87871">
+          <w:p w14:paraId="0E0AB804" w14:textId="2B698227" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="00000000" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1794978893"/>
                 <w:placeholder>
                   <w:docPart w:val="7734BBD3E7234E7983ED5A6E39067DBF"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
                   <w:listItem w:displayText="Child Safety and Youth Justice Operations" w:value="Child Safety and Youth Justice Operations"/>
                   <w:listItem w:displayText="Strategy and Performance" w:value="Strategy and Performance"/>
                   <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
                   <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
                   <w:listItem w:displayText="Office of the Secretary" w:value="Office of the Secretary"/>
                   <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
                   <w:listItem w:displayText="People and Culture " w:value="People and Culture "/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD4D4B" w:rsidRPr="00746B3B">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schools and Early Years</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="70E821D0" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="206D11B0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -488,51 +487,50 @@
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1431852964"/>
               <w:placeholder>
                 <w:docPart w:val="30D75278E9234E96A1103B3226C6F5AC"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:value="Select Award"/>
                 <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
                 <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector) Award" w:value="Teaching Service (Tasmanian Public Sector) Award"/>
                 <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
                 <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="42279961" w14:textId="2B4EC42E" w:rsidR="00984C70" w:rsidRPr="00746B3B" w:rsidRDefault="00573C9C" w:rsidP="00F87871">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
                   <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00746B3B">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Tasmanian State Service Award</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
@@ -1560,172 +1558,118 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7A35D05E" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Well</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> interpersonal and communication skills and the ability to work effectively in a team environment, together with the ability to supervise, provide effective instruction, guidance and feedback to less experienced staff may be required.</w:t>
+        <w:t>Well developed interpersonal and communication skills and the ability to work effectively in a team environment, together with the ability to supervise, provide effective instruction, guidance and feedback to less experienced staff may be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D87B0FD" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Well</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> organisational skills, demonstrated personal initiative and motivation skills and the ability to work with minimal supervision.</w:t>
+        <w:t>Well developed organisational skills, demonstrated personal initiative and motivation skills and the ability to work with minimal supervision.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70B27646" w14:textId="25896ED6" w:rsidR="00D2771F" w:rsidRPr="00A60BA0" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Well</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> administrative skills with proven knowledge and experience in procurement and inventory services, including the use of personal computer applications including inventory management and databases.</w:t>
+        <w:t>Well developed administrative skills with proven knowledge and experience in procurement and inventory services, including the use of personal computer applications including inventory management and databases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09704A8D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1805,71 +1749,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03DDA9DF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:color w:val="011947"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119596995"/>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must remain current and valid at all times </w:t>
       </w:r>
       <w:r w:rsidR="00E8310E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">whilst employed and the status of these may be checked at any time during employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is the employee’s responsibility to advise the Department if there is any change to the status of a registration/licence. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has conditions applied.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPPlainHR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -1918,74 +1842,75 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="168"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B732A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Current Tasmanian Registration to Work with Vulnerable People (Registration Status – Employment)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C1AF0F" w14:textId="188844C5" w:rsidR="00D2771F" w:rsidRPr="00DF5EE6" w:rsidRDefault="00DF5EE6" w:rsidP="00DF5EE6">
+          <w:p w14:paraId="10C1AF0F" w14:textId="0F34AB40" w:rsidR="00D2771F" w:rsidRPr="00DF5EE6" w:rsidRDefault="00CE69AE" w:rsidP="006E2A82">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="168"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF5EE6">
+            <w:r w:rsidRPr="006E2A82">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Certificate III or IV in Laboratory Techniques, or equivalent TAFE or post-secondary qualification appropriate to the nature of the work.</w:t>
+              <w:t>Certificate III or IV in Laboratory Techniques; or a Diploma, Advanced Diploma, associate degree, bachelor’s degree or higher qualification in a discipline relevant to the duties of the position; or demonstrated equivalent skills, knowledge and experience relevant to the role.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="3ADCB41A" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="615669AB" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
@@ -2200,67 +2125,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B62D54B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
+        <w:t>Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is respected, and has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399D5039" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We are committed to providing a safe workplace for all employees and have zero tolerance to all forms of violence, including child abuse and harm. The Department is a smoke-free work environment, and smoking is prohibited in all State Government workplaces, including vehicles and vessels.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="631B7A77" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2370,62 +2279,51 @@
           <w:t>http://www.dpac.tas.gov.au/divisions/ssmo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> together with Employment Direction No. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00831E3A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">State </w:t>
-[...10 lines deleted...]
-        <w:t>Service Principles</w:t>
+        <w:t>State Service Principles</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must read these and ensure they understand their responsibilities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="239D1829" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
         </w:rPr>
@@ -2499,67 +2397,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>epartment built entirely for children</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">young people and their communities. Our </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:t>young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62145039" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
@@ -2852,156 +2734,153 @@
     <w:p w14:paraId="1E8827A7" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7ED15B0F" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+    <w:p w14:paraId="0190D961" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="409F4A75" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
+    <w:p w14:paraId="2CEFFEC2" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="022F4EFE" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+    <w:p w14:paraId="2A58F5B9" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF61B65" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
+    <w:p w14:paraId="31D78506" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3136,70 +3015,70 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D51741E" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+    <w:p w14:paraId="393FCC76" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E07338" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
+    <w:p w14:paraId="5F93ACDF" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07427E3C" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+    <w:p w14:paraId="41609612" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF1696A" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
+    <w:p w14:paraId="316A013D" w14:textId="77777777" w:rsidR="000A1EAB" w:rsidRDefault="000A1EAB"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C350A25" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="19D32D0C" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5573E5B9" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
@@ -7313,294 +7192,317 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F3DA1"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
     <w:rsid w:val="0005110B"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
+    <w:rsid w:val="000A1EAB"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
     <w:rsid w:val="000E161A"/>
+    <w:rsid w:val="000E7CBA"/>
     <w:rsid w:val="000F06F3"/>
     <w:rsid w:val="000F44F6"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
     <w:rsid w:val="00145063"/>
     <w:rsid w:val="001543EA"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="0019596D"/>
     <w:rsid w:val="001A3B3F"/>
     <w:rsid w:val="001A4CB2"/>
     <w:rsid w:val="001C1052"/>
     <w:rsid w:val="001E7F11"/>
     <w:rsid w:val="001F3DA1"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="002229B6"/>
     <w:rsid w:val="002359D6"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="002571C2"/>
     <w:rsid w:val="00264614"/>
     <w:rsid w:val="0027130E"/>
     <w:rsid w:val="00274CC1"/>
     <w:rsid w:val="00280ED9"/>
     <w:rsid w:val="002A609F"/>
     <w:rsid w:val="002C1C14"/>
     <w:rsid w:val="002C2248"/>
     <w:rsid w:val="002C5E53"/>
     <w:rsid w:val="002F74C8"/>
     <w:rsid w:val="0030202C"/>
     <w:rsid w:val="00302D72"/>
     <w:rsid w:val="00310B14"/>
     <w:rsid w:val="00314A9E"/>
     <w:rsid w:val="00315A37"/>
     <w:rsid w:val="003316DF"/>
     <w:rsid w:val="00334D9C"/>
     <w:rsid w:val="00335740"/>
     <w:rsid w:val="00350EB8"/>
     <w:rsid w:val="00356782"/>
     <w:rsid w:val="003616E4"/>
+    <w:rsid w:val="003749E8"/>
     <w:rsid w:val="00394B1B"/>
     <w:rsid w:val="00395538"/>
     <w:rsid w:val="003A1D10"/>
     <w:rsid w:val="003A536B"/>
     <w:rsid w:val="003A66C0"/>
+    <w:rsid w:val="003A7D0D"/>
     <w:rsid w:val="003B4B23"/>
+    <w:rsid w:val="003D3C11"/>
     <w:rsid w:val="003D675E"/>
     <w:rsid w:val="0040727E"/>
     <w:rsid w:val="00422785"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
     <w:rsid w:val="004B56C7"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
     <w:rsid w:val="00541E00"/>
+    <w:rsid w:val="005452C9"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="00573C9C"/>
     <w:rsid w:val="0057794A"/>
     <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
     <w:rsid w:val="005A2EF5"/>
     <w:rsid w:val="005A63D5"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005E3934"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00620233"/>
     <w:rsid w:val="006458C0"/>
+    <w:rsid w:val="00657844"/>
     <w:rsid w:val="0067270E"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006A04FD"/>
     <w:rsid w:val="006C2F21"/>
+    <w:rsid w:val="006C615A"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
+    <w:rsid w:val="006E2A82"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="00721947"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00746B3B"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00773550"/>
     <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
     <w:rsid w:val="007D72E8"/>
+    <w:rsid w:val="00805980"/>
     <w:rsid w:val="0082660F"/>
     <w:rsid w:val="00832C37"/>
     <w:rsid w:val="00833B00"/>
     <w:rsid w:val="00835463"/>
     <w:rsid w:val="00853810"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
     <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
     <w:rsid w:val="008C241C"/>
+    <w:rsid w:val="008C43C0"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
     <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00963D71"/>
     <w:rsid w:val="00967289"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
     <w:rsid w:val="00984C70"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
     <w:rsid w:val="009F275A"/>
     <w:rsid w:val="009F56AC"/>
     <w:rsid w:val="00A13EDA"/>
     <w:rsid w:val="00A1632A"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
     <w:rsid w:val="00A60BA0"/>
+    <w:rsid w:val="00A647B9"/>
     <w:rsid w:val="00A67A6E"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
     <w:rsid w:val="00A90FD6"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B41110"/>
     <w:rsid w:val="00B419A8"/>
     <w:rsid w:val="00B5117E"/>
     <w:rsid w:val="00B526DE"/>
     <w:rsid w:val="00B56B14"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
     <w:rsid w:val="00B74AF3"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
+    <w:rsid w:val="00BF41FB"/>
     <w:rsid w:val="00BF7FC7"/>
+    <w:rsid w:val="00C106A6"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C35A22"/>
+    <w:rsid w:val="00C35D20"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
     <w:rsid w:val="00CB5931"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
     <w:rsid w:val="00CE3DB6"/>
+    <w:rsid w:val="00CE69AE"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
+    <w:rsid w:val="00D211D0"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
+    <w:rsid w:val="00D42CE0"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
     <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
     <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
+    <w:rsid w:val="00DA58BC"/>
+    <w:rsid w:val="00DB2A59"/>
     <w:rsid w:val="00DB369F"/>
+    <w:rsid w:val="00DC0021"/>
     <w:rsid w:val="00DD4D4B"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00DE5CC9"/>
     <w:rsid w:val="00DF5EE6"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
+    <w:rsid w:val="00E43500"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E65B35"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E85260"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
+    <w:rsid w:val="00EA2CEC"/>
     <w:rsid w:val="00EA368E"/>
     <w:rsid w:val="00EB0331"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
     <w:rsid w:val="00F45B2A"/>
     <w:rsid w:val="00F52F3C"/>
     <w:rsid w:val="00F87871"/>
     <w:rsid w:val="00F87EB5"/>
     <w:rsid w:val="00FA4301"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -10344,94 +10246,91 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -10439,52 +10338,66 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F115C"/>
+    <w:rsid w:val="000B2818"/>
+    <w:rsid w:val="000E7CBA"/>
+    <w:rsid w:val="00295755"/>
     <w:rsid w:val="002F115C"/>
+    <w:rsid w:val="006C615A"/>
     <w:rsid w:val="007D72E8"/>
+    <w:rsid w:val="00805980"/>
+    <w:rsid w:val="008507AD"/>
+    <w:rsid w:val="008C43C0"/>
+    <w:rsid w:val="008F6AFD"/>
+    <w:rsid w:val="009A4D60"/>
+    <w:rsid w:val="00A37B94"/>
+    <w:rsid w:val="00A647B9"/>
+    <w:rsid w:val="00BF41FB"/>
+    <w:rsid w:val="00D211D0"/>
+    <w:rsid w:val="00D24843"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -10906,67 +10819,52 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D937A872F63448287CD6352A9E2EBCA">
     <w:name w:val="9D937A872F63448287CD6352A9E2EBCA"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7734BBD3E7234E7983ED5A6E39067DBF">
     <w:name w:val="7734BBD3E7234E7983ED5A6E39067DBF"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="246B1E7445304C119E81A37A00B7DF99">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30D75278E9234E96A1103B3226C6F5AC">
     <w:name w:val="30D75278E9234E96A1103B3226C6F5AC"/>
-  </w:style>
-[...10 lines deleted...]
-    <w:name w:val="CC4780C82F5E4B6CADD0DEE976BA3C3F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DECYP 2023">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
@@ -11221,58 +11119,241 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Value>33</Value>
+      <Value>69</Value>
+      <Value>1548</Value>
+      <Value>215</Value>
+      <Value>28</Value>
+      <Value>4977</Value>
+      <Value>9776</Value>
+      <Value>3397</Value>
+      <Value>2821</Value>
+      <Value>9517</Value>
+      <Value>5369</Value>
+      <Value>4</Value>
+      <Value>2038</Value>
+      <Value>9770</Value>
+    </TaxCatchAll>
+    <Is_x0020_Content_x0020_Accessible xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">Yes</Is_x0020_Content_x0020_Accessible>
+    <Content_x0020_Type_x0020_Preference xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">Word</Content_x0020_Type_x0020_Preference>
+    <Valid_x0020_To xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154" xsi:nil="true"/>
+    <Archive_x0020_Requirement xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">No</Archive_x0020_Requirement>
+    <TaxKeywordTaxHTField xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">template</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">69a24afe-20fa-4721-bac3-66e5ccecfa32</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">871ea328-04b8-4510-b8c0-8a40646cd219</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Duties</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3e63e8c4-0149-4e8e-b1e0-e7e193d5410e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">HR</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce8a6860-aeb9-4708-8bcd-45e6411f29f1</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">SOD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">649a35d6-ef71-490d-bf71-c2ece9c082c0</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">statement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1d32147-41b0-4adf-81ab-1e9d34fd5d50</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <DECYP_x0020_Branding xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">DECYP colourful branding</DECYP_x0020_Branding>
+    <j61f732d337c4ddd88388d8309749f85 xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">People and Culture</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">98f34d15-e0d1-4165-bfd7-31ede476ea4f</TermId>
+        </TermInfo>
+      </Terms>
+    </j61f732d337c4ddd88388d8309749f85>
+    <n0a9e867ad2c485d813f18d125e0fcd9 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Staff</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5334ce17-5483-4202-bd91-d920329f5a8a</TermId>
+        </TermInfo>
+      </Terms>
+    </n0a9e867ad2c485d813f18d125e0fcd9>
+    <d2ede25913364733ba82b00f154f9896 xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment, Payroll, People Systems and Data</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17bbda43-a02a-495b-a137-f1a732e6f3ce</TermId>
+        </TermInfo>
+      </Terms>
+    </d2ede25913364733ba82b00f154f9896>
+    <_dlc_DocIdPersistId xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xsi:nil="true"/>
+    <h1f1a7ebaa9c4b2aa96a60dba828a769 xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">31aac6b6-4102-4586-be15-9290cec0932a</TermId>
+        </TermInfo>
+      </Terms>
+    </h1f1a7ebaa9c4b2aa96a60dba828a769>
+    <Metadata_x0020_Audit_x0020_Status xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">Completed</Metadata_x0020_Audit_x0020_Status>
+    <IsDoETemplate xmlns="http://schemas.microsoft.com/sharepoint/v3">true</IsDoETemplate>
+    <Last_x0020_Content_x0020_Review_x0020_Date xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">2025-09-18T14:00:00+00:00</Last_x0020_Content_x0020_Review_x0020_Date>
+    <URL_x0020_Referrals xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154" xsi:nil="true"/>
+    <p3462ae1d1b74acfbca60782bc9e6868 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Live</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc977ed0-005e-4690-a3b4-310d5986bcf0</TermId>
+        </TermInfo>
+      </Terms>
+    </p3462ae1d1b74acfbca60782bc9e6868>
+    <pd29a4e1f15d408ea69e8630ec6fc634 xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DoE Design Style Guide</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">14cffd82-d560-4797-b51c-5d96ba2b0829</TermId>
+        </TermInfo>
+      </Terms>
+    </pd29a4e1f15d408ea69e8630ec6fc634>
+    <Version xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xsi:nil="true"/>
+    <Contact_x0020_Person xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <UserInfo>
+        <DisplayName>HR Recruitment</DisplayName>
+        <AccountId>14208</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contact_x0020_Person>
+    <dcb2640943484fe9b8fca50e77597933 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DECYP Brand - Designed Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</TermId>
+        </TermInfo>
+      </Terms>
+    </dcb2640943484fe9b8fca50e77597933>
+    <HP_x0020_Content_x0020_Manager_x0020_ID xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </HP_x0020_Content_x0020_Manager_x0020_ID>
+    <edfde412c3c944a58e77f303173d3848 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Template</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">85897c92-c882-4165-879a-2f460318d4ff</TermId>
+        </TermInfo>
+      </Terms>
+    </edfde412c3c944a58e77f303173d3848>
+    <_dlc_DocId xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">TASED-408985228-1720</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Url>https://tasedu.sharepoint.com/sites/intranet/_layouts/15/DocIdRedir.aspx?ID=TASED-408985228-1720</Url>
+      <Description>TASED-408985228-1720</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DECYP Templates" ma:contentTypeID="0x010100DDD7DC831A59DF4DB1D1BB20E724F701010B00D57381C0E219074B9B4274FFD03FBAF0" ma:contentTypeVersion="76" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8a4f1592acbe5c00b97dc7ae788beba2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="73e323e8-fcc4-4315-9e8f-db2c55330154" xmlns:ns3="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xmlns:ns4="c42b6124-4883-43ad-b9e4-8371c60bf13e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6d254b83bcab68b644e8be0229f9430" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
     <xsd:import namespace="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
     <xsd:import namespace="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Contact_x0020_Person" minOccurs="0"/>
                 <xsd:element ref="ns3:Is_x0020_Content_x0020_Accessible" minOccurs="0"/>
                 <xsd:element ref="ns3:DECYP_x0020_Branding" minOccurs="0"/>
                 <xsd:element ref="ns3:Content_x0020_Type_x0020_Preference" minOccurs="0"/>
                 <xsd:element ref="ns2:Valid_x0020_To" minOccurs="0"/>
                 <xsd:element ref="ns2:Last_x0020_Content_x0020_Review_x0020_Date" minOccurs="0"/>
                 <xsd:element ref="ns3:Archive_x0020_Requirement" minOccurs="0"/>
                 <xsd:element ref="ns2:Metadata_x0020_Audit_x0020_Status" minOccurs="0"/>
                 <xsd:element ref="ns2:URL_x0020_Referrals" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns1:n0a9e867ad2c485d813f18d125e0fcd9" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
@@ -11693,337 +11774,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...140 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
-[...44 lines deleted...]
-</spe:Receivers>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF03EDAF-F1B0-4710-BB70-361CBE105F20}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <ds:schemaRef ds:uri="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{548C2AA6-8782-4066-9418-59F4B7C5B462}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
     <ds:schemaRef ds:uri="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
     <ds:schemaRef ds:uri="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1463</Words>
-  <Characters>8837</Characters>
+  <Words>1588</Words>
+  <Characters>9054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>165</Lines>
-  <Paragraphs>73</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Position Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10250</CharactersWithSpaces>
+  <CharactersWithSpaces>10621</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Laboratory Technician</dc:title>
   <dc:subject/>
   <dc:creator>Lovell, Bradie</dc:creator>
   <cp:keywords>SOD; HR; Duties; statement; Recruitment; template</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>