--- v0 (2025-10-25)
+++ v1 (2026-10-29)
@@ -14,51 +14,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="001947" w:themeColor="accent6"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1716622775"/>
         <w:placeholder>
           <w:docPart w:val="444CA0ADDF2949DA8E056060748DACD4"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:p w14:paraId="65BC3105" w14:textId="05489736" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="00585222" w:rsidP="001C1052">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
@@ -983,409 +983,391 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="4EDBF994" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B52ACC9" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="7B52ACC9" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undertake a range of learning and assessment activities for children as directed, including:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBB917C" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="2DBB917C" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting the health and wellbeing of student and families </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC8FC45" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="0FC8FC45" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>maintaining a respectful and inclusive learning environment for children and adults, application of suitable behaviour management strategies for children; and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C829BB7" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="2C829BB7" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriate use of relevant and age-appropriate learning resources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299C7B3F" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="299C7B3F" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prepare and implement appropriate learning opportunities, including assessing outcomes of activities and where needed, adjust program design.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7330E977" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="7330E977" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participate as a member of the CFLC team and contribute to general centre activities, including the development, implementation, and evaluation of the Departmental strategic, operational and improvement plans.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3679624F" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="3679624F" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Develop and implement flexible teaching and learning strategies and processes to embed the elements of the Early Years Framework, tailored to the needs of individual children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BD2FB6" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="69BD2FB6" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A62150">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Liaise and consult with a wide range of stakeholders and working groups, including staff, parents and children, schools, government and non-government organisations, departmental Learning Services, community associations, bodies, and representatives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19DC501B" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="19DC501B" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide relevant advice, information and referral pathways to parents or guardians to support </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A62150">
+      <w:r w:rsidRPr="007E592C">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">child learning and development. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F9E05E" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="00A62150" w:rsidRDefault="00585222" w:rsidP="00585222">
+    <w:p w14:paraId="33F9E05E" w14:textId="77777777" w:rsidR="00585222" w:rsidRPr="007E592C" w:rsidRDefault="00585222" w:rsidP="00585222">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A62150">
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E592C">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Participate in personal professional development and ass</w:t>
-[...17 lines deleted...]
-        <w:t>the Centre Leader to support the CFLC staff/services to build a strong understanding of educational practice in the early years.</w:t>
+        <w:t>Participate in personal professional development and assist the Centre Leader to support the CFLC staff/services to build a strong understanding of educational practice in the early years.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57E1AC56" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3057,72 +3039,72 @@
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="7410A617" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="001C1052">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0936CD81" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA" w:rsidP="0021185D">
+    <w:p w14:paraId="1FF5C29C" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16767953" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA"/>
+    <w:p w14:paraId="32378B3A" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11D812E2" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA" w:rsidP="0021185D">
+    <w:p w14:paraId="48BE511F" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2959349B" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA"/>
+    <w:p w14:paraId="483AF8A7" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3135,145 +3117,146 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
+    <w:altName w:val="Gill Sans MT"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="48E8CEA4" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="0021185D" w:rsidRDefault="00A26A93" w:rsidP="0058395F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="0021185D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="001947" w:themeColor="text2"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
       </w:rPr>
       <w:t>DECYP</w:t>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0021185D">
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="264C56E7" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1B7119EF" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="DECYPDepartmentname"/>
       <w:spacing w:before="1080"/>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D6357A" wp14:editId="7BCE7284">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5564428</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9483725</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="910800" cy="846000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
@@ -3339,78 +3322,78 @@
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D9AF0AC" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA" w:rsidP="0021185D">
+    <w:p w14:paraId="4560717E" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0FBD4B" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA"/>
+    <w:p w14:paraId="1FEED607" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3E1C54D0" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA" w:rsidP="0021185D">
+    <w:p w14:paraId="0BCB0393" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEE91CB" w14:textId="77777777" w:rsidR="006F7DFA" w:rsidRDefault="006F7DFA"/>
+    <w:p w14:paraId="0654E2F7" w14:textId="77777777" w:rsidR="00CF29E1" w:rsidRDefault="00CF29E1"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18D40676" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="19089969" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="79F221FD" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
@@ -3506,51 +3489,51 @@
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="590EE6BD" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012400D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="0DECYPBulletList"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06157DBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D876F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7707,60 +7690,62 @@
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
     <w:rsid w:val="00585222"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00620233"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="006F7DFA"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
+    <w:rsid w:val="007539D7"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00773550"/>
     <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
+    <w:rsid w:val="007E592C"/>
     <w:rsid w:val="0082660F"/>
     <w:rsid w:val="00832C37"/>
     <w:rsid w:val="00853810"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
     <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
     <w:rsid w:val="008F2FCD"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="00963D71"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
@@ -7796,50 +7781,51 @@
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C33612"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
     <w:rsid w:val="00CE3DB6"/>
     <w:rsid w:val="00CF1D18"/>
+    <w:rsid w:val="00CF29E1"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
     <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
     <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00DE5CC9"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
@@ -10475,199 +10461,199 @@
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gabriele.bakker\Downloads\Statements%20of%20Duties%20Template%202025%20(5).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="444CA0ADDF2949DA8E056060748DACD4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{57009A74-B3E8-48E6-A58C-86DC57072AA3}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00011144" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="444CA0ADDF2949DA8E056060748DACD4"/>
           </w:pPr>
           <w:r w:rsidRPr="00370966">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B8D84E58D6EF4174825B9C3EC674E24D"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5D5F3A95-7526-4E4B-ACB1-3F354BACDC74}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00011144" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="B8D84E58D6EF4174825B9C3EC674E24D"/>
           </w:pPr>
           <w:r w:rsidRPr="004D2F28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7399E58A442D4D7C8EBF7BD50FDF6E82"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{239D6D58-C192-43AA-A40F-6F63DB5C252D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00011144" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="7399E58A442D4D7C8EBF7BD50FDF6E82"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4A2608853CBA46E9AD0EAC5CA2394A08"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2497ECAF-29E8-4020-B8E4-15E22047EB66}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00011144" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="4A2608853CBA46E9AD0EAC5CA2394A08"/>
           </w:pPr>
           <w:r w:rsidRPr="00727CD6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> below</w:t>
           </w:r>
           <w:r w:rsidRPr="00727CD6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F84F18F59A784E888F616B06266DF820"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B4425E87-22F9-4205-83A9-951636E4630A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00011144" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="F84F18F59A784E888F616B06266DF820"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -10693,78 +10679,79 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
+    <w:altName w:val="Gill Sans MT"/>
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -10772,52 +10759,55 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00703B02"/>
+    <w:rsid w:val="00011144"/>
     <w:rsid w:val="00124723"/>
+    <w:rsid w:val="003146ED"/>
     <w:rsid w:val="00703B02"/>
+    <w:rsid w:val="007539D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11248,56 +11238,50 @@
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="444CA0ADDF2949DA8E056060748DACD4">
     <w:name w:val="444CA0ADDF2949DA8E056060748DACD4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8D84E58D6EF4174825B9C3EC674E24D">
     <w:name w:val="B8D84E58D6EF4174825B9C3EC674E24D"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7399E58A442D4D7C8EBF7BD50FDF6E82">
     <w:name w:val="7399E58A442D4D7C8EBF7BD50FDF6E82"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4A2608853CBA46E9AD0EAC5CA2394A08">
     <w:name w:val="4A2608853CBA46E9AD0EAC5CA2394A08"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F84F18F59A784E888F616B06266DF820">
     <w:name w:val="F84F18F59A784E888F616B06266DF820"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3B8917363F944D3DA2087A5B2F78DD38">
-[...4 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DECYP 2023">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FAF8F1"/>
@@ -11551,66 +11535,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...14 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C361CD88EE4CD41967925F67FABBAE9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0501f6e31248bd895a545efba789e80f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4920e218f030ae8a2013e94a8da5425a" ns2:_="" ns3:_="">
     <xsd:import namespace="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11795,127 +11763,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f480d145-b21c-419a-8200-9f635e7e585b" xsi:nil="true"/>
+    <Image xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
-[...17 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08031B8E-D2AE-4989-B660-2FA19D2C43C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
+    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2025 (5)</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1425</Words>
-  <Characters>8636</Characters>
+  <Words>1521</Words>
+  <Characters>8751</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>265</Lines>
+  <Paragraphs>177</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Position Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10015</CharactersWithSpaces>
+  <CharactersWithSpaces>10095</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Education Officer (Child and Family Learning Centre)</dc:title>
   <dc:subject/>
   <dc:creator>Bakker, Gabriele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>