--- v0 (2025-10-31)
+++ v1 (2026-10-20)
@@ -193,83 +193,82 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Portfolio</w:t>
             </w:r>
             <w:r w:rsidR="005A63D5">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="65CD9247" w14:textId="732A01DF" w:rsidR="00D2771F" w:rsidRPr="00237B4B" w:rsidRDefault="00935450" w:rsidP="00F87871">
+          <w:p w14:paraId="65CD9247" w14:textId="732A01DF" w:rsidR="00D2771F" w:rsidRPr="00237B4B" w:rsidRDefault="00000000" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1794978893"/>
                 <w:placeholder>
                   <w:docPart w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
                   <w:listItem w:displayText="Child Safety and Youth Justice Operations" w:value="Child Safety and Youth Justice Operations"/>
                   <w:listItem w:displayText="Strategy and Performance" w:value="Strategy and Performance"/>
                   <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
                   <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
                   <w:listItem w:displayText="Office of the Secretary" w:value="Office of the Secretary"/>
                   <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
                   <w:listItem w:displayText="People and Culture " w:value="People and Culture "/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00421531" w:rsidRPr="00237B4B">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schools and Early Years</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="1DF7D318" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15D0E573" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -464,51 +463,50 @@
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:id w:val="1431852964"/>
               <w:placeholder>
                 <w:docPart w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
               </w:placeholder>
               <w:dropDownList>
                 <w:listItem w:value="Select Award"/>
                 <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
                 <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
                 <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector) Award" w:value="Teaching Service (Tasmanian Public Sector) Award"/>
                 <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
                 <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
               </w:dropDownList>
             </w:sdtPr>
-            <w:sdtEndPr/>
             <w:sdtContent>
               <w:p w14:paraId="208ECC0E" w14:textId="4A762CE5" w:rsidR="00984C70" w:rsidRPr="00237B4B" w:rsidRDefault="00E057BF" w:rsidP="00F87871">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
                   <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00237B4B">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Tasmanian State Service Award</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
@@ -579,158 +577,151 @@
           </w:tcPr>
           <w:p w14:paraId="1C6C5694" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="03422444" w14:textId="61EB9F9C" w:rsidR="00984C70" w:rsidRPr="00237B4B" w:rsidRDefault="00935450" w:rsidP="00F87871">
+          <w:p w14:paraId="03422444" w14:textId="61EB9F9C" w:rsidR="00984C70" w:rsidRPr="00237B4B" w:rsidRDefault="00000000" w:rsidP="00F87871">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="86980238"/>
                 <w:placeholder>
                   <w:docPart w:val="33D9C77856F84DA997D12B92591F8655"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Choose an Item" w:value="Choose an Item"/>
                   <w:listItem w:displayText="Casual" w:value="Casual"/>
                   <w:listItem w:displayText="Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Fixed-term, Full-time" w:value="Fixed-term, Full-time"/>
                   <w:listItem w:displayText="Fixed-term, Full-time/Part-time" w:value="Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Fixed-term, Part-time" w:value="Fixed-term, Part-time"/>
                   <w:listItem w:displayText="Permanent/Casual, Full-time/Part-time/Casual" w:value="Permanent/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term, Full-time/Part-time" w:value="Permanent/Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Full-time" w:value="Permanent, Full-time"/>
                   <w:listItem w:displayText="Permanent, Full-time/Part-time" w:value="Permanent, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Part-time" w:value="Permanent, Part-time"/>
                   <w:listItem w:displayText="Fixed-term/Permanent, Part-Time" w:value="Fixed-term/Permanent, Part-Time"/>
                 </w:comboBox>
               </w:sdtPr>
-              <w:sdtEndPr>
-[...3 lines deleted...]
-              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="00830B18" w:rsidRPr="00237B4B">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Permanent/Fixed-term, Full-time/Part-time</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="1B760209" w14:textId="4F426CDC" w:rsidR="00984C70" w:rsidRPr="00237B4B" w:rsidRDefault="00830B18" w:rsidP="005D2722">
+          <w:p w14:paraId="1B760209" w14:textId="2D6006FF" w:rsidR="00984C70" w:rsidRPr="00237B4B" w:rsidRDefault="00830B18" w:rsidP="005D2722">
             <w:pPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Up to 73.5</w:t>
             </w:r>
             <w:r w:rsidR="00984C70" w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> hours per fortnight, 40 weeks per year</w:t>
             </w:r>
             <w:r w:rsidR="005D2722" w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="005D2722" w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The occupants of these roles work for the duration of school terms only, </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="005D2722" w:rsidRPr="00237B4B">
+            <w:r w:rsidR="006B7A76" w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>consequently</w:t>
+              <w:t>consequently,</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="005D2722" w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> leave and other benefits are paid on a pro rata basis at the conclusion of Term 4 each year.</w:t>
             </w:r>
             <w:r w:rsidR="00984C70" w:rsidRPr="00237B4B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00984C70" w14:paraId="154E0BB6" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -738,84 +729,83 @@
           </w:tcPr>
           <w:p w14:paraId="332BDA9E" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="346EAF76" w14:textId="241BF376" w:rsidR="00984C70" w:rsidRPr="00BF7FC7" w:rsidRDefault="00935450" w:rsidP="00F87871">
+          <w:p w14:paraId="346EAF76" w14:textId="241BF376" w:rsidR="00984C70" w:rsidRPr="00BF7FC7" w:rsidRDefault="00000000" w:rsidP="00F87871">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:color w:val="000000" w:themeColor="text1"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-787747809"/>
                 <w:placeholder>
                   <w:docPart w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="South" w:value="South"/>
                   <w:listItem w:displayText="North" w:value="North"/>
                   <w:listItem w:displayText="North-West" w:value="North-West"/>
                   <w:listItem w:displayText="Statewide" w:value="Statewide"/>
                   <w:listItem w:displayText="South, North" w:value="South, North"/>
                   <w:listItem w:displayText="North, North-West" w:value="North, North-West"/>
                   <w:listItem w:displayText="South, North-West" w:value="South, North-West"/>
                 </w:dropDownList>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D2722">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:color w:val="000000" w:themeColor="text1"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Statewide</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00984C70" w:rsidRPr="00BF7FC7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:color w:val="ED7D31"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -841,83 +831,86 @@
       <w:r w:rsidRPr="00334073">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Provide advice, support and assistance to school(s) to support relevant strategies and frameworks that contribute to improvement in the attendance, participation and educational outcomes of Aboriginal students, and the awareness and respect for Aboriginal and Torres Strait Islander histories and cultures. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0467621A" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1A3AF1" w14:textId="77777777" w:rsidR="00235F18" w:rsidRPr="00C056B7" w:rsidRDefault="00235F18" w:rsidP="00235F18">
-      <w:pPr>
+    <w:p w14:paraId="7A1A3AF1" w14:textId="77777777" w:rsidR="00235F18" w:rsidRPr="00C056B7" w:rsidRDefault="00235F18" w:rsidP="006B7A76">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
       <w:r w:rsidRPr="00C056B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The occupant is responsible for supporting a range of cultural and educational programs and related activities for all students in the context of Australian Curriculum Cross-Curriculum Priorities in the school environment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B543872" w14:textId="77777777" w:rsidR="00235F18" w:rsidRPr="00C056B7" w:rsidRDefault="00235F18" w:rsidP="00235F18">
-      <w:pPr>
+    <w:p w14:paraId="5B543872" w14:textId="77777777" w:rsidR="00235F18" w:rsidRPr="00C056B7" w:rsidRDefault="00235F18" w:rsidP="006B7A76">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C056B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsible for the satisfactory completion of tasks that support improvement in the educational outcomes of Aboriginal and Torres Strait Islander learners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490641DC" w14:textId="77777777" w:rsidR="00235F18" w:rsidRPr="00C056B7" w:rsidRDefault="00235F18" w:rsidP="00235F18">
-      <w:pPr>
+    <w:p w14:paraId="490641DC" w14:textId="77777777" w:rsidR="00235F18" w:rsidRPr="00C056B7" w:rsidRDefault="00235F18" w:rsidP="006B7A76">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C056B7">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>With the support of the school and Aboriginal Education Services, receives instructions and guidance on work practices and processes in meeting expectations of the role.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A8E722" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
@@ -1081,353 +1074,307 @@
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="302EBD52" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E51A18B" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="004D598D" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
+    <w:p w14:paraId="7E51A18B" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="006B7A76" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A76">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Support Aboriginal and Torres Strait Islander learners by working with school leadership, teachers, support staff and parents/carers. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAF591E" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="004D598D" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
+    <w:p w14:paraId="1CAF591E" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="006B7A76" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A76">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Work collaboratively with educators and Aboriginal Education Services to support the teaching of Aboriginal histories and cultures through classroom activities, school life and the school community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFAA50D" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="004D598D" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
+    <w:p w14:paraId="0DFAA50D" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="006B7A76" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A76">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Assist staff in developing appropriate, measurable goals in learning plans for Aboriginal and Torres Strait Islander learners.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639A8C55" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="004D598D" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
+    <w:p w14:paraId="639A8C55" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="006B7A76" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A76">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Assist the school community to provide a culturally responsive and safe environment for Aboriginal and Torres Strait Islander learners. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0683F4" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="004D598D" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
+    <w:p w14:paraId="3B0683F4" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="006B7A76" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A76">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assist the school in supporting the social and emotional wellbeing of Aboriginal and Torres Strait Islander learners.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0400F0C6" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="004D598D" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
+    <w:p w14:paraId="0400F0C6" w14:textId="77777777" w:rsidR="00197D4E" w:rsidRPr="006B7A76" w:rsidRDefault="00197D4E" w:rsidP="00197D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
-[...6 lines deleted...]
-          <w:color w:val="001235" w:themeColor="text2" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B7A76">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Participate in a range of Aboriginal Education Services activities as required to support culturally inclusive professional learning and curriculum delivery in schools.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9935A3" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+    <w:p w14:paraId="1E9935A3" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006B7A76" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="003A0A35">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76AB74DF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+    <w:p w14:paraId="76AB74DF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006B7A76" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B6022">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Work Health and Safety Act 2012</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Work Health and Safety Act 2012 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">the incumbent will actively participate in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AAF73DE" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27FCD202" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1511,297 +1458,295 @@
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:line w14:anchorId="1F97087C" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09322F2D" w14:textId="77777777" w:rsidR="00173331" w:rsidRPr="004376C5" w:rsidRDefault="00173331" w:rsidP="00173331">
+    <w:p w14:paraId="09322F2D" w14:textId="77777777" w:rsidR="00173331" w:rsidRPr="006B7A76" w:rsidRDefault="00173331" w:rsidP="00173331">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004376C5">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Knowledge of Tasmanian Aboriginal communities and histories, including traditional and contemporary Aboriginal culture.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586604AA" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="004376C5" w:rsidRDefault="000A4821" w:rsidP="000A4821">
+    <w:p w14:paraId="586604AA" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="006B7A76" w:rsidRDefault="000A4821" w:rsidP="000A4821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004376C5">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Good communication skills, including the ability to communicate sensitively and effectively with Aboriginal people, all learners and the broader community.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCDC3B3" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="004376C5" w:rsidRDefault="000A4821" w:rsidP="000A4821">
+    <w:p w14:paraId="5CCDC3B3" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="006B7A76" w:rsidRDefault="000A4821" w:rsidP="000A4821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004376C5">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>An understanding of general educational processes and methods, or the capacity to acquire this knowledge.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD990FA" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="004376C5" w:rsidRDefault="000A4821" w:rsidP="000A4821">
+    <w:p w14:paraId="5CD990FA" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="006B7A76" w:rsidRDefault="000A4821" w:rsidP="000A4821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004376C5">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven ability to use and adapt existing resources and programs, and the capacity to deliver them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="219BB6B1" w14:textId="77777777" w:rsidR="000A4821" w:rsidRPr="005B4BC4" w:rsidRDefault="000A4821" w:rsidP="000A4821">
+    <w:p w14:paraId="219BB6B1" w14:textId="3068EA24" w:rsidR="000A4821" w:rsidRPr="006B7A76" w:rsidRDefault="000A4821" w:rsidP="000A4821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="009F4A2F">
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Proven time management, work organisation and </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F4A2F">
+      <w:r w:rsidR="006B7A76" w:rsidRPr="006B7A76">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>problem-solving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> skills, together with the capacity to work as a member of a team.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="341AB365" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00F87871">
+    <w:p w14:paraId="341AB365" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006B7A76" w:rsidRDefault="00935713" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A demonstrated capacity to </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">commit to the Department’s values, with the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ability </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to apply the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">through </w:t>
       </w:r>
-      <w:r w:rsidR="0030202C">
+      <w:r w:rsidR="0030202C" w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="006B7A76">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>behaviours and actions.</w:t>
       </w:r>
-      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
+      <w:r w:rsidR="00D2771F" w:rsidRPr="006B7A76" w:rsidDel="009C0CF5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F610061" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47588F82" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
@@ -2013,52 +1958,52 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C82B89">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A current driver’s licence</w:t>
             </w:r>
             <w:r w:rsidRPr="00401AE4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="355F5057" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
@@ -2161,131 +2106,99 @@
         <w:t xml:space="preserve">Our values of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection, Courage, Growth, Respect, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E080C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the foundation of our </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> culture and guide us in all that we do to ensure </w:t>
+        <w:t xml:space="preserve"> represent the foundation of our Department’s culture and guide us in all that we do to ensure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bright lives. Positive futures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E4516B6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B852933" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
+        <w:t xml:space="preserve">Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>respected, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8A3E46" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2472,141 +2385,141 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department f</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>or</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Education, Children And Young People: Information technology policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="170F909B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+    <w:p w14:paraId="316B9CF6" w14:textId="77777777" w:rsidR="006B7A76" w:rsidRDefault="006B7A76">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="011947"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170F909B" w14:textId="43EB3561" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Commitment to Children and Young People</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B2B4FFE" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>epartment built entirely for children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">young people and their communities. Our </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>epartment</w:t>
+        <w:t>ultimate goal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> built entirely for children</w:t>
-[...37 lines deleted...]
-        <w:t>known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:t xml:space="preserve"> is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57A89A44" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
@@ -2937,70 +2850,70 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="006173CB" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947" w:rsidP="0021185D">
+    <w:p w14:paraId="456E88D2" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A3D49D" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947"/>
+    <w:p w14:paraId="3C83AD77" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B603EB6" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947" w:rsidP="0021185D">
+    <w:p w14:paraId="50CF2643" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56528A3B" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947"/>
+    <w:p w14:paraId="35FBB3FA" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3013,80 +2926,79 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="020B0302020104020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -3221,70 +3133,70 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="075D085F" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947" w:rsidP="0021185D">
+    <w:p w14:paraId="771F21FA" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1716CABA" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947"/>
+    <w:p w14:paraId="00677753" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C4DB4DF" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947" w:rsidP="0021185D">
+    <w:p w14:paraId="2A4E26A6" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C20A7A7" w14:textId="77777777" w:rsidR="00721947" w:rsidRDefault="00721947"/>
+    <w:p w14:paraId="132D70EB" w14:textId="77777777" w:rsidR="00D67D7A" w:rsidRDefault="00D67D7A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="4976B451" w14:paraId="5FFB498D" w14:textId="77777777" w:rsidTr="4976B451">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
@@ -7474,50 +7386,51 @@
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
     <w:rsid w:val="000524CC"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
     <w:rsid w:val="000A4821"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
     <w:rsid w:val="000E161A"/>
     <w:rsid w:val="000F44F6"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
     <w:rsid w:val="00145063"/>
     <w:rsid w:val="001543EA"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
     <w:rsid w:val="00173331"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="0019596D"/>
+    <w:rsid w:val="00196E6C"/>
     <w:rsid w:val="00197D4E"/>
     <w:rsid w:val="001A3B3F"/>
     <w:rsid w:val="001A4CB2"/>
     <w:rsid w:val="001B6CD8"/>
     <w:rsid w:val="001C1052"/>
     <w:rsid w:val="001E7F11"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="0021799A"/>
     <w:rsid w:val="002229B6"/>
     <w:rsid w:val="00232755"/>
     <w:rsid w:val="00235F18"/>
     <w:rsid w:val="00237B4B"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="00264614"/>
     <w:rsid w:val="002655EF"/>
     <w:rsid w:val="0027130E"/>
     <w:rsid w:val="00274CC1"/>
     <w:rsid w:val="00280ED9"/>
     <w:rsid w:val="002832AB"/>
     <w:rsid w:val="002A609F"/>
     <w:rsid w:val="002B1D93"/>
     <w:rsid w:val="002C1C14"/>
@@ -7557,50 +7470,51 @@
     <w:rsid w:val="004D7A71"/>
     <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00515EB4"/>
     <w:rsid w:val="00541E00"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="0057794A"/>
     <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
     <w:rsid w:val="005A63D5"/>
     <w:rsid w:val="005C26ED"/>
     <w:rsid w:val="005D2722"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
     <w:rsid w:val="00620233"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00680938"/>
     <w:rsid w:val="00697DE2"/>
+    <w:rsid w:val="006B7A76"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="00721947"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00756365"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00773550"/>
     <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B3FAE"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
     <w:rsid w:val="007F3577"/>
     <w:rsid w:val="0082660F"/>
@@ -7677,95 +7591,97 @@
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C7377A"/>
     <w:rsid w:val="00C74145"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
     <w:rsid w:val="00CB5931"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
     <w:rsid w:val="00CE3DB6"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
     <w:rsid w:val="00D603EF"/>
+    <w:rsid w:val="00D67D7A"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
     <w:rsid w:val="00D86E2F"/>
     <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00DE5CC9"/>
     <w:rsid w:val="00E057BF"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E65B35"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
     <w:rsid w:val="00EA368E"/>
     <w:rsid w:val="00EB0331"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE0809"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
     <w:rsid w:val="00F45B2A"/>
     <w:rsid w:val="00F52F3C"/>
     <w:rsid w:val="00F87871"/>
     <w:rsid w:val="00F87EB5"/>
     <w:rsid w:val="00FA4301"/>
     <w:rsid w:val="00FB1CF0"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FD0E87"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
+    <w:rsid w:val="00FF4B7C"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
     <w:rsid w:val="4976B451"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -10334,50 +10250,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2037342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shell.warr\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\Desktop\Statements%20of%20Duties%20Template%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -10548,80 +10465,79 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="020B0302020104020203"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -10630,53 +10546,55 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D29AE"/>
     <w:rsid w:val="002A3A0F"/>
+    <w:rsid w:val="006060E4"/>
     <w:rsid w:val="007B3FAE"/>
     <w:rsid w:val="008D29AE"/>
     <w:rsid w:val="00B74AF3"/>
+    <w:rsid w:val="00FF4B7C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -11092,74 +11010,61 @@
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="002A3A0F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="49DD5180B4944C3B8BB427D7654A2051">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1AAB5C448574EDFA132DE9876A61FFE">
     <w:name w:val="E1AAB5C448574EDFA132DE9876A61FFE"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC18D83C7FE1436CAADE7FAD25820737">
     <w:name w:val="CC18D83C7FE1436CAADE7FAD25820737"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="33D9C77856F84DA997D12B92591F8655">
     <w:name w:val="33D9C77856F84DA997D12B92591F8655"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B49FAA93F3AB4E2FA62C3AF7DA5C9250">
     <w:name w:val="B49FAA93F3AB4E2FA62C3AF7DA5C9250"/>
-  </w:style>
-[...8 lines deleted...]
-    <w:rsid w:val="002A3A0F"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="DECYP 2023">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
@@ -11405,50 +11310,75 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="f480d145-b21c-419a-8200-9f635e7e585b" xsi:nil="true"/>
+    <Image xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C361CD88EE4CD41967925F67FABBAE9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0501f6e31248bd895a545efba789e80f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4920e218f030ae8a2013e94a8da5425a" ns2:_="" ns3:_="">
     <xsd:import namespace="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -11633,143 +11563,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
+    <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08031B8E-D2AE-4989-B660-2FA19D2C43C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2025</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1344</Words>
-  <Characters>7938</Characters>
+  <Words>1343</Words>
+  <Characters>7940</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>154</Lines>
+  <Lines>155</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9243</CharactersWithSpaces>
+  <CharactersWithSpaces>9244</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Position Title</dc:title>
   <dc:subject/>
   <dc:creator>Warr, Shell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>