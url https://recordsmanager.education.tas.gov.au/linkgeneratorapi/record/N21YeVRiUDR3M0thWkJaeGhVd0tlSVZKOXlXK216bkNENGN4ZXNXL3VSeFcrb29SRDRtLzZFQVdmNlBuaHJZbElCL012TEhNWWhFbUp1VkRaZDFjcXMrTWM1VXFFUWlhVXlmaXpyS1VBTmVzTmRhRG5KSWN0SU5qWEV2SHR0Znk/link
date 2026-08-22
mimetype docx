--- v0 (2025-11-11)
+++ v1 (2026-08-22)
@@ -1,4295 +1,4089 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6A7AC0B7" w14:textId="4F73B0C6" w:rsidR="007E009D" w:rsidRPr="00176F7F" w:rsidRDefault="00A74535" w:rsidP="00176F7F">
-[...72 lines deleted...]
-        <w:rPr>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:color w:val="001947" w:themeColor="accent6"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
-        <w:t>Laboratory Technician</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:alias w:val="Title"/>
+        <w:tag w:val=""/>
+        <w:id w:val="1716622775"/>
+        <w:placeholder>
+          <w:docPart w:val="9D937A872F63448287CD6352A9E2EBCA"/>
+        </w:placeholder>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtContent>
+        <w:p w14:paraId="4E5A5E6C" w14:textId="11AD1674" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="005E3934" w:rsidP="00F87871">
+          <w:pPr>
+            <w:pStyle w:val="Title"/>
+            <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+            <w:contextualSpacing w:val="0"/>
+            <w:jc w:val="both"/>
+            <w:rPr>
+              <w:color w:val="001947" w:themeColor="accent6"/>
+              <w:sz w:val="48"/>
+              <w:szCs w:val="48"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="005E3934">
+            <w:rPr>
+              <w:color w:val="001947" w:themeColor="accent6"/>
+              <w:sz w:val="48"/>
+              <w:szCs w:val="48"/>
+            </w:rPr>
+            <w:t>Laboratory Technician</w:t>
+          </w:r>
+        </w:p>
+      </w:sdtContent>
+    </w:sdt>
+    <w:bookmarkStart w:id="0" w:name="_Toc503689211" w:displacedByCustomXml="prev"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="GridTable41"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="DECYPReportTableStyle1"/>
+        <w:tblW w:w="9692" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3114"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4786"/>
+        <w:gridCol w:w="3152"/>
+        <w:gridCol w:w="1694"/>
+        <w:gridCol w:w="4846"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D91306" w14:paraId="79FAE2B5" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="009D6E8A" w14:paraId="2F6C7D19" w14:textId="77777777" w:rsidTr="00D26002">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="475"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:tcW w:w="4846" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2525EBFC" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="0057614B" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="7BE52601" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:bCs w:val="0"/>
+                <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0057614B">
+            <w:r w:rsidRPr="00E8310E">
               <w:rPr>
+                <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">STATEMENT OF DUTIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4786" w:type="dxa"/>
+            <w:tcW w:w="4846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ADAE11D" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="0057614B" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="20EFED3A" w14:textId="104033D8" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="00B56B14" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120"/>
               <w:jc w:val="right"/>
-              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B56B14">
               <w:rPr>
+                <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>JANUARY 2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="61D8D614" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00D2771F" w14:paraId="7BFB2E31" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28D83D68" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="7007F64E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0AB877CE" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="7C810073" w14:textId="143C4463" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="00DD4D4B" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="00746B3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Generic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="1AA065E4" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00D2771F" w14:paraId="4C422408" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5699989A" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="6E27F5B9" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Portfolio</w:t>
             </w:r>
+            <w:r w:rsidR="005A63D5">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8035E4" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="0E0AB804" w14:textId="2B698227" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="00853D9C" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="004D6076">
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...22 lines deleted...]
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                </w:rPr>
+                <w:id w:val="-1794978893"/>
+                <w:placeholder>
+                  <w:docPart w:val="7734BBD3E7234E7983ED5A6E39067DBF"/>
+                </w:placeholder>
+                <w:dropDownList>
+                  <w:listItem w:value="Choose an item."/>
+                  <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
+                  <w:listItem w:displayText="Child Safety and Youth Justice Operations" w:value="Child Safety and Youth Justice Operations"/>
+                  <w:listItem w:displayText="Strategy and Performance" w:value="Strategy and Performance"/>
+                  <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
+                  <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
+                  <w:listItem w:displayText="Office of the Secretary" w:value="Office of the Secretary"/>
+                  <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
+                  <w:listItem w:displayText="People and Culture " w:value="People and Culture "/>
+                </w:dropDownList>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00DD4D4B" w:rsidRPr="00746B3B">
+                  <w:rPr>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Schools and Early Years</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D2771F" w14:paraId="70E821D0" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3152" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="206D11B0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+            <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Branch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1CF55C20" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="134C4B0E" w14:textId="4F5DA8A9" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="002571C2" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="00746B3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified Learning Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="30C6885D" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00D2771F" w14:paraId="6EF9E181" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="385"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3EBCFA" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="14661E94" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Section</w:t>
+              <w:t>Section/Unit/School</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="17E46A16" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="2CAFCA8A" w14:textId="303013E2" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="0067270E" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="00746B3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Specified School or College</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="64885599" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00D2771F" w14:paraId="4F67CE6C" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6A1E5E" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="034CF5BF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
-[...44 lines deleted...]
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="4885FC7E" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="3A7C58CF" w14:textId="4AB81C34" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="00573C9C" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="00746B3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AST Science or Specified Teacher</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="21104802" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00984C70" w14:paraId="0433F29D" w14:textId="77777777" w:rsidTr="00984C70">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09CEF92E" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="0C2352AE" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Award/Agreement</w:t>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA4301">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ward</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="643A064B" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004D6076">
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Tasmanian State Service Award</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:id w:val="1431852964"/>
+              <w:placeholder>
+                <w:docPart w:val="30D75278E9234E96A1103B3226C6F5AC"/>
+              </w:placeholder>
+              <w:dropDownList>
+                <w:listItem w:value="Select Award"/>
+                <w:listItem w:displayText="Facility Attendants (Tasmanian State Service Award)" w:value="Facility Attendants (Tasmanian State Service Award)"/>
+                <w:listItem w:displayText="Health and Human Services (Tasmanian State Service) Award" w:value="Health and Human Services (Tasmanian State Service) Award"/>
+                <w:listItem w:displayText="Nurses and Midwives (Tasmanian State Service) Award" w:value="Nurses and Midwives (Tasmanian State Service) Award"/>
+                <w:listItem w:displayText="Teaching Service (Tasmanian Public Sector) Award" w:value="Teaching Service (Tasmanian Public Sector) Award"/>
+                <w:listItem w:displayText="Tasmanian State Service Award" w:value="Tasmanian State Service Award"/>
+                <w:listItem w:displayText="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)" w:value="Tasmanian Assessment, Standards and Certification (Fees) Regulations 2023 (TASC Regulations)"/>
+              </w:dropDownList>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="42279961" w14:textId="2B4EC42E" w:rsidR="00984C70" w:rsidRPr="00746B3B" w:rsidRDefault="00573C9C" w:rsidP="00F87871">
+                <w:pPr>
+                  <w:pStyle w:val="TableBodyText"/>
+                  <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00746B3B">
+                  <w:rPr>
+                    <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:bCs/>
+                    <w:sz w:val="24"/>
+                    <w:szCs w:val="24"/>
+                  </w:rPr>
+                  <w:t>Tasmanian State Service Award</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="2B39FCF0" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00984C70" w14:paraId="7CB9D52F" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08A749A0" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="57EF1261" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Classification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="14C02AE3" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="09A0E690" w14:textId="57431B23" w:rsidR="00984C70" w:rsidRPr="00746B3B" w:rsidRDefault="00573C9C" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="00746B3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Band 3</w:t>
+              <w:t xml:space="preserve">General Stream Band 3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="4B22ED6B" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00984C70" w14:paraId="6ED645D3" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
-          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AA95F0C" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="00347918" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7EB043B8" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="07F576AB" w14:textId="138F08D7" w:rsidR="00984C70" w:rsidRPr="00746B3B" w:rsidRDefault="002359D6" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="00746B3B">
               <w:rPr>
-                <w:bCs/>
+                <w:rStyle w:val="PlaceholderText"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Permanent or fixed-term, full or part-time, up to 73.5 hours per fortnight, 52 weeks per year including 4 weeks annual leave.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="210346F6" w14:textId="77777777" w:rsidTr="004475CC">
+      <w:tr w:rsidR="00984C70" w14:paraId="5EB35255" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:trHeight w:val="362"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="top"/>
+            <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15FAFA37" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="006F6682" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="2D41A956" w14:textId="77777777" w:rsidR="00984C70" w:rsidRPr="00D603EF" w:rsidRDefault="00984C70" w:rsidP="00F87871">
             <w:pPr>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:b w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006F6682">
+            <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6458" w:type="dxa"/>
+            <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="585DC960" w14:textId="77777777" w:rsidR="00D91306" w:rsidRPr="004D6076" w:rsidRDefault="00D91306" w:rsidP="004475CC">
+          <w:p w14:paraId="4B0A217B" w14:textId="182A5DB9" w:rsidR="00984C70" w:rsidRPr="00BF7FC7" w:rsidRDefault="004B56C7" w:rsidP="00F87871">
             <w:pPr>
-              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:pStyle w:val="TableBodyText"/>
+              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D6076">
+            <w:r w:rsidRPr="004B56C7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>As Specified</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D91306" w14:paraId="2B476A5F" w14:textId="77777777" w:rsidTr="004475CC">
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45FC4D4C" w14:textId="60A5CF8D" w:rsidR="00360CDB" w:rsidRPr="00190B67" w:rsidRDefault="005F3B0F" w:rsidP="00360CDB">
+    <w:p w14:paraId="067368D7" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00190B67">
+        <w:t>Primary Purpose</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1489A31A" w14:textId="6C617C00" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="005A2EF5" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide technical support to a school or college’s science unit and undertake associated administrative duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F42C940" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="120" w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:t>Primary Purpose</w:t>
+        <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04865956" w14:textId="77777777" w:rsidR="00B57F02" w:rsidRPr="00B660E6" w:rsidRDefault="00B57F02" w:rsidP="00B57F02">
+    <w:p w14:paraId="3EF7C1CB" w14:textId="7B6D8442" w:rsidR="00746B3B" w:rsidRPr="00746B3B" w:rsidRDefault="00746B3B" w:rsidP="00746B3B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:t>Provide technical support to a school or college’s science unit and undertake associated administrative duties.</w:t>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
+      <w:r w:rsidRPr="00746B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Required to exercise initiative and judgement in monitoring and advising on safe working practices and OH&amp;S procedures in the school’s/college’s laboratories.  Advises on problems associated with day-to-day technical procedures of the school’s/college’s laboratories, the application of technical standards and provides solutions to a range of technical problems. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3498A638" w14:textId="5D5D5185" w:rsidR="00360CDB" w:rsidRPr="00190B67" w:rsidRDefault="00360CDB" w:rsidP="00E432FB">
+    <w:p w14:paraId="7B6438F9" w14:textId="41D26F40" w:rsidR="00D2771F" w:rsidRPr="00746B3B" w:rsidRDefault="00746B3B" w:rsidP="00746B3B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00746B3B">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Works within established guidelines under general technical direction and supervision and is required to undertake complex technical work involving difficult and unrelated intricate processes and/or methods, or technical work requiring significant adjustment, adaptation, interpretation or modification of conventional practices, methods and standards.  Once aware of specific school laboratory routines, is expected to work without close supervision, but according to priorities determined by and in consultation with the supervising teacher.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EEAA909" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B638C6C" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
+      </w:r>
+      <w:r w:rsidR="005C26ED">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conduct and behaviour, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550ED005" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00611319" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People </w:t>
+      </w:r>
+      <w:r w:rsidR="00F87871">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and Culture (P&amp;C)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Facilities. The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="217EEBB3" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:t>Level of Responsibility/Direction and Supervision</w:t>
+        <w:t>Primary Duties</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D23716D" w14:textId="77777777" w:rsidR="009B4C14" w:rsidRPr="008C52C0" w:rsidRDefault="009B4C14" w:rsidP="009B4C14">
-[...83 lines deleted...]
-    <w:p w14:paraId="6C09B29F" w14:textId="0BEC1A63" w:rsidR="00DA255F" w:rsidRDefault="00BA316B" w:rsidP="00DA255F">
+    <w:p w14:paraId="3053A02F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B67">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:color w:val="011947"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7BBCFAFD" wp14:editId="15CD4DC5">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29110FF3" wp14:editId="0E9D9C25">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>6408</wp:posOffset>
+                  <wp:posOffset>6350</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>106532</wp:posOffset>
+                  <wp:posOffset>106679</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6113721" cy="0"/>
+                <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="3" name="Straight Connector 3"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="2124088070" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6113721" cy="0"/>
+                          <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="25400">
                           <a:solidFill>
                             <a:srgbClr val="011947"/>
                           </a:solidFill>
                         </a:ln>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="16BF3306" id="Straight Connector 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9l9eewQEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfIPxC81xLdNGkEyzkkSC9F&#10;G/TxATS1tAjwBZKx5L/vkpLloAkKNOiFIpc7s7PD1eZ2NJocIETlbEvZqqYErHCdsvuW/vr58P4T&#10;JTFx23HtLLT0CJHebi/ebQbfwNr1TncQCJLY2Ay+pX1KvqmqKHowPK6cB4uX0gXDEx7DvuoCH5Dd&#10;6Gpd11fV4ELngxMQI0bvp0u6LfxSgkjfpIyQiG4paktlDWXd5bXabnizD9z3Sswy+BtUGK4sFl2o&#10;7nni5CmoF1RGieCik2klnKmclEpA6QG7YfUf3fzouYfSC5oT/WJT/H+04uvhzj4GtGHwsYn+MeQu&#10;RhlM/qI+MhazjotZMCYiMHjF2IfrNaNEnO6qM9CHmD6DMyRvWqqVzX3whh++xITFMPWUksPakqGl&#10;64+XdV3SotOqe1Ba58sY9rs7HciB5zdk7ObyOj8bUjxLw5O2GDx3UXbpqGEq8B0kUR3qZlOFPGCw&#10;0HIhwCY282qL2RkmUcICnKX9DTjnZyiU4fsX8IIolZ1NC9go68JrstN4kiyn/JMDU9/Zgp3rjuV9&#10;izU4RcW5eeLzmD4/F/j5v9z+BgAA//8DAFBLAwQUAAYACAAAACEAMC3419sAAAAHAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hIXBBLAamU0nRCTBPXbSC2o9eYtqJxSpN1hV+PEQc4&#10;2c/Pev5czCfXqZGG0Ho2cDVLQBFX3rZcG3h5Xl5moEJEtth5JgOfFGBenp4UmFt/5DWNm1grCeGQ&#10;o4Emxj7XOlQNOQwz3xOL9+YHh1HkUGs74FHCXaevkyTVDluWCw329NhQ9b45OAPpYnW7wmxrs4/d&#10;8uJp4d3XuH415vxsergHFWmKf8vwgy/oUArT3h/YBtWJlk+ilFQeEPsuvZFm/zvQZaH/85ffAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP2X157BAQAA3wMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADAt+NfbAAAABwEAAA8AAAAAAAAAAAAAAAAA&#10;GwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="4C0F957C" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from=".5pt,8.4pt" to="481.9pt,8.4pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCw0kr3zgEAAPsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu1DAUfEfiHyy/s06W0pZos31oVV4q&#10;qCh8gNc53lj4Jh+zyf49tnNpBQgJxIsV+5yZMzN2djej0eQEAZWzLa03FSVgheuUPbb065f7N9eU&#10;YOS249pZaOkZkN7sX7/aDb6Breud7iCQRGKxGXxL+xh9wxiKHgzHjfNgU1G6YHhM23BkXeBDYjea&#10;bavqkg0udD44AYjp9G4q0n3hlxJE/CQlQiS6pUlbLGso6yGvbL/jzTFw3ysxy+D/oMJwZdPQleqO&#10;R06+B/ULlVEiOHQyboQzzEmpBBQPyU1d/eTmqeceipcUDvo1Jvx/tOLj6dY+hixdjPbJPzjxDVMo&#10;bPDYrMW8QT+1jTKY3J60k7EEeV6DhDESkQ4v6/rt1XXKWyw1xpsF6APGD+AMyR8t1cpmj7zhpweM&#10;eTRvlpZ8rC0ZWrp9d1FVpQ2dVt290joXMRwPtzqQE8/3W9fvL67ylSaKF21pp+1saXJR/MSzhmnA&#10;Z5BEdUl3PU3Ijw9WWi4E2FjPvNqm7gyTScIKnKX9CTj3ZyiUh/k34BVRJjsbV7BR1oXfyY7jIllO&#10;/UsCk+8cwcF158ew3HZ6YSW5+W/IT/jlvsCf/9n9DwAAAP//AwBQSwMEFAAGAAgAAAAhADAt+Nfb&#10;AAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISFwQSwGplNJ0QkwT120gtqPX&#10;mLaicUqTdYVfjxEHONnPz3r+XMwn16mRhtB6NnA1S0ARV962XBt4eV5eZqBCRLbYeSYDnxRgXp6e&#10;FJhbf+Q1jZtYKwnhkKOBJsY+1zpUDTkMM98Ti/fmB4dR5FBrO+BRwl2nr5Mk1Q5blgsN9vTYUPW+&#10;OTgD6WJ1u8Jsa7OP3fLiaeHd17h+Neb8bHq4BxVpin/L8IMv6FAK094f2AbViZZPopRUHhD7Lr2R&#10;Zv870GWh//OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCw0kr3zgEAAPsDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAwLfjX2wAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAACgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
+                <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0CA2C2" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="39CE6524" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Control the storage, safe handling and usage of chemicals and associated materials within the framework of science education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CCBDFF" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="3E0AEBF2" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and other materials for class or individual student experimentation and supervise the issue and return of chemicals, materials and equipment used in the classroom by teachers and students.</w:t>
+      <w:r w:rsidRPr="0005110B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepare chemical, electronic and other materials for class or individual student experimentation and supervise the issue and return of chemicals, materials and equipment used in the classroom by teachers and students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A1D174" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="440A82E6" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Provide relevant technical advice in relation to experiments and science projects undertaken by students and supervise the same in conjunction with teaching staff.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18ED25AF" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="624C7F2E" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Undertake OH&amp;S duties for the unit and provide advice to teaching staff on National and State standards in laboratory procedure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCB7C8B" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="2BB7E872" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dispose of chemicals and equipment in accordance with State and Commonwealth legislation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0575D5C3" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="495D23FF" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrate various technical procedures to students and assist in the resolution of technical problems generated in the classroom.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14965795" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="153ACB86" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and breed appropriate varieties of living organisms as required.</w:t>
+      <w:r w:rsidRPr="0005110B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Obtain, maintain and breed appropriate varieties of living organisms as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AABC61" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="0B9E9E03" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Manufacture, maintain and repair items of technical and other science equipment and apparatus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F09B97E" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="5F2093C2" w14:textId="77777777" w:rsidR="0005110B" w:rsidRPr="0005110B" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
+      <w:r w:rsidRPr="0005110B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Maintain chemical and other scientific equipment registers and databases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731DF1F5" w14:textId="77777777" w:rsidR="00971536" w:rsidRPr="00971536" w:rsidRDefault="00971536" w:rsidP="00971536">
+    <w:p w14:paraId="7FD15BEE" w14:textId="21C120AD" w:rsidR="00DF5EE6" w:rsidRDefault="0005110B" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00971536">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> and payment of the same, and maintaining associated inventories and records.</w:t>
+      <w:r w:rsidRPr="0005110B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In conjunction with the supervisor, prepare the annual science budget and monitor and coordinate budget expenditure throughout the year. Order various materials as required, including making necessary arrangements for despatch, collection and payment of the same, and maintaining associated inventories and records.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66823622" w14:textId="409C7254" w:rsidR="003A0A35" w:rsidRPr="003A0A35" w:rsidRDefault="003A0A35" w:rsidP="003A0A35">
+    <w:p w14:paraId="7BE1D54F" w14:textId="5483D1DA" w:rsidR="0005110B" w:rsidRPr="00DF5EE6" w:rsidRDefault="00DF5EE6" w:rsidP="00DF5EE6">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CCAF83" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="32"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682E6A29" w14:textId="77777777" w:rsidR="00360CDB" w:rsidRPr="00190B67" w:rsidRDefault="00360CDB" w:rsidP="00360CDB">
-[...14 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2475F149" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00A60BA0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00C33EF5">
+        <w:t xml:space="preserve">In accordance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>State Service Act 2000</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C33EF5">
+        <w:t>Work Health and Safety Act 2012</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and employment decisions must be based on merit. A decision relating to appointment or promotion is based on merit if:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the incumbent will a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B6022">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ctively participate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E7E2F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42442961" w14:textId="77777777" w:rsidR="004B06B8" w:rsidRPr="00C33EF5" w:rsidRDefault="004B06B8" w:rsidP="004B06B8">
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="5BB635F1" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>an assessment is made of the relative suitability of the candidates for the duties; and</w:t>
+          <w:color w:val="011947"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00190B67">
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+        <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF43D70" w14:textId="77777777" w:rsidR="004B06B8" w:rsidRPr="00C33EF5" w:rsidRDefault="004B06B8" w:rsidP="004B06B8">
-[...5 lines deleted...]
-        <w:spacing w:before="0" w:after="0"/>
+    <w:p w14:paraId="784046C6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>the assessment is based on the relationship between the candidates’ work-related qualities and the work-related qualities genuinely required for the performance of the duties; and</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A0A35">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The following specific selection criteria must be addressed by candidates. The nominated position objective and duties contained in this statement of duties must also be used to assist in the interpretation of these selection criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E5CB4D" w14:textId="77777777" w:rsidR="004B06B8" w:rsidRPr="00C33EF5" w:rsidRDefault="004B06B8" w:rsidP="004B06B8">
-[...97 lines deleted...]
-    <w:p w14:paraId="53A57A06" w14:textId="63432E02" w:rsidR="00D72617" w:rsidRPr="003A0A35" w:rsidRDefault="00D72617" w:rsidP="00190B67">
+    <w:p w14:paraId="54E80D2B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
           <w:noProof/>
-          <w:color w:val="ED7D31"/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0528F875" wp14:editId="79DFA910">
+              <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F7BFA21" wp14:editId="623790CA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>-635</wp:posOffset>
+                  <wp:posOffset>-636</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6113721" cy="0"/>
+                <wp:extent cx="6113780" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="7" name="Straight Connector 7"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="60387579" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvCnPr/>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks/>
+                      </wps:cNvCnPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6113721" cy="0"/>
+                          <a:ext cx="6113780" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:srgbClr val="011947"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:miter lim="800000"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2E258DE7" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa8RurqwEAAEYDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X2Sn30acHhp0l6Et&#10;sO0HMLJkC9AXRC1O/n0pJU277TbMB5kSyUfy8a3u986ynUpogu95u2g4U16Gwfix5z9/PH655Qwz&#10;+AFs8KrnB4X8fv3502qOnVqGKdhBJUYgHrs59nzKOXZCoJyUA1yEqDw5dUgOMl3TKIYEM6E7K5ZN&#10;cy3mkIaYglSI9Lo5Ovm64mutZH7WGlVmtufUW65nque2nGK9gm5MECcjT23AP3ThwHgqeobaQAb2&#10;K5m/oJyRKWDQeSGDE0FrI1WdgaZpmz+m+T5BVHUWIgfjmSb8f7DyaffgXxLRMEfsML6kMsVeJ1f+&#10;1B/bV7IOZ7LUPjNJj9dte3GzbDmTbz7xnhgT5q8qOFaMnlvjyxzQwe4bZipGoW8h5dmHR2Nt3YX1&#10;bO758uqyoXVJIEloC5lMF4eeox85AzuS1mROFRKDNUNJL0CYxu2DTWwHZd9te3d5U1ZM5X4LK7U3&#10;gNMxrrqOSnAmkxytcT2/bcp3yra+oKsqqNME73wVaxuGQ6VRlBstqxY9Cauo4eOd7I/yX78CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDqjJSc2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUhcUOu0hxBCnApRVVzbgoDjNl6SiHgdYjcNfD0LFziOZjTzplhNrlMjDaH1bGAxT0ARV962&#10;XBt4etzMMlAhIlvsPJOBTwqwKs/PCsytP/GOxn2slZRwyNFAE2Ofax2qhhyGue+JxXvzg8Mocqi1&#10;HfAk5a7TyyRJtcOWZaHBnu4bqt73R2cgXW+vt5i92OzjdXP1sPbua9w9G3N5Md3dgoo0xb8w/OAL&#10;OpTCdPBHtkF1BuRINDBbgBLzJl3Kj8Ov1mWh/8OX3wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCa8RurqwEAAEYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQDqjJSc2gAAAAQBAAAPAAAAAAAAAAAAAAAAAAUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" strokecolor="#011947" strokeweight="2pt">
+              <v:line w14:anchorId="2F3C5159" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,-.05pt" to="481.4pt,-.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC5YHqAuAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfIPxC8x5LcNHEFyznESC9B&#10;GyDtB4wpUiLKDRzGkv++Q3ppmt6K6kAMZ3kz8/i0vp+tYXsZUXvX8WZRcyad8L12Q8d/fH+8XnGG&#10;CVwPxjvZ8YNEfr+5+rCeQiuXfvSml5ERiMN2Ch0fUwptVaEYpQVc+CAdBZWPFhJd41D1ESZCt6Za&#10;1vVtNfnYh+iFRCTv9hjkm4KvlBTpm1IoEzMdp9lSOWM5d/msNmtohwhh1OI0BvzDFBa0o6YXqC0k&#10;YK9R/wVltYgevUoL4W3lldJClh1om6Z+t83LCEGWXYgcDBea8P/Biq/7B/cc8+hidi/hyYufSKRU&#10;U8D2EswXDMe0WUWb02l2NhciDxci5ZyYIOdt03y8WxHf4hyroD0Xhojpi/SWZaPjRru8I7Swf8KU&#10;W0N7Tslu5x+1MeWdjGNTx5efbuoMDSQXZSCRaUPfcXQDZ2AG0qFIsUCiN7rP5RkI47B7MJHtIWuh&#10;aT7f3OXnp3Z/pOXeW8DxmFdCR5VYnUiqRtuOr+r8naqNy+iyiO20wW++srXz/eE5nkmlhyxNT6LL&#10;Snl7J/vtr7H5BQAA//8DAFBLAwQUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7DMBBE70j8g7VIXFDrtIcQQpwKUVVc24KA4zZekoh4HWI3DXw9Cxc4jmY086ZYTa5T&#10;Iw2h9WxgMU9AEVfetlwbeHrczDJQISJb7DyTgU8KsCrPzwrMrT/xjsZ9rJWUcMjRQBNjn2sdqoYc&#10;hrnvicV784PDKHKotR3wJOWu08skSbXDlmWhwZ7uG6re90dnIF1vr7eYvdjs43Vz9bD27mvcPRtz&#10;eTHd3YKKNMW/MPzgCzqUwnTwR7ZBdQbkSDQwW4AS8yZdyo/Dr9Zlof/Dl98AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAuWB6gLgBAABiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEA6oyUnNoAAAAEAQAADwAAAAAAAAAAAAAAAAASBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABkFAAAAAA==&#10;" strokecolor="#011947" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
+                <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00190B67">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E781F0" w14:textId="77777777" w:rsidR="00F849FD" w:rsidRPr="00F849FD" w:rsidRDefault="00F849FD" w:rsidP="00F849FD">
+    <w:p w14:paraId="53C15999" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrated experience and knowledge in the operation of a laboratory and the application of technical processes to scientific undertakings including experience in the care and sustenance of laboratory animals and living organisms generally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0970C9FA" w14:textId="77777777" w:rsidR="00F849FD" w:rsidRPr="00F849FD" w:rsidRDefault="00F849FD" w:rsidP="00F849FD">
+    <w:p w14:paraId="3B971933" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sound theoretical understanding of the general sciences including chemistry, biology, physics, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and electronics.</w:t>
+        <w:t>Sound theoretical understanding of the general sciences including chemistry, biology, physics, geology and electronics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470143FA" w14:textId="77777777" w:rsidR="00F849FD" w:rsidRPr="00F849FD" w:rsidRDefault="00F849FD" w:rsidP="00F849FD">
+    <w:p w14:paraId="2EAE9278" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrated understanding of occupational health and safety practices and standards in a science environment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1699A497" w14:textId="77777777" w:rsidR="00F849FD" w:rsidRPr="00F849FD" w:rsidRDefault="00F849FD" w:rsidP="00F849FD">
+    <w:p w14:paraId="7A35D05E" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Well developed</w:t>
+        <w:t>Well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F849FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> developed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> interpersonal and communication skills and the ability to work effectively in a team environment, together with the ability to supervise, provide effective instruction, </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and feedback to less experienced staff may be required.</w:t>
+        <w:t xml:space="preserve"> interpersonal and communication skills and the ability to work effectively in a team environment, together with the ability to supervise, provide effective instruction, guidance and feedback to less experienced staff may be required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4BF55F" w14:textId="77777777" w:rsidR="00F849FD" w:rsidRPr="00F849FD" w:rsidRDefault="00F849FD" w:rsidP="00F849FD">
+    <w:p w14:paraId="7D87B0FD" w14:textId="77777777" w:rsidR="00A60BA0" w:rsidRPr="00F849FD" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Well developed</w:t>
+        <w:t>Well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F849FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> developed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> organisational skills, demonstrated personal initiative and motivation skills and the ability to work with minimal supervision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4011000C" w14:textId="77777777" w:rsidR="00F849FD" w:rsidRPr="00F849FD" w:rsidRDefault="00F849FD" w:rsidP="00F849FD">
+    <w:p w14:paraId="70B27646" w14:textId="25896ED6" w:rsidR="00D2771F" w:rsidRPr="00A60BA0" w:rsidRDefault="00A60BA0" w:rsidP="00A60BA0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="33"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Well developed</w:t>
+        <w:t>Well</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F849FD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> developed</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00F849FD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> administrative skills with proven knowledge and experience in procurement and inventory services, including the use of personal computer applications including inventory management and databases.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115BCC76" w14:textId="3934D8F5" w:rsidR="00360CDB" w:rsidRPr="00190B67" w:rsidRDefault="00360CDB" w:rsidP="00360CDB">
+    <w:p w14:paraId="09704A8D" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00935713" w:rsidP="00F87871">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A demonstrated capacity to </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commit to the Department’s values, with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ability </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to apply the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">through </w:t>
+      </w:r>
+      <w:r w:rsidR="0030202C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individual </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>behaviours and actions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33E8C516" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25803F29" w14:textId="77777777" w:rsidR="006C7110" w:rsidRDefault="006C7110" w:rsidP="006C7110">
-[...1 lines deleted...]
-        <w:spacing w:after="360"/>
+    <w:p w14:paraId="03DDA9DF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
+          <w:color w:val="011947"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119596995"/>
-      <w:r>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">of this role must </w:t>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>remain current and valid at all times</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> by the occupant who is assigned these duties.  The status of these essential requirements may be checked at any time during employment. It is the employee’s responsibility to ensure that registration/licences remain current and to advise the Department if their circumstances change. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has its conditions altered.</w:t>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E8310E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">whilst employed and the status of these may be checked at any time during employment. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D7012">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>It is the employee’s responsibility to advise the Department if there is any change to the status of a registration/licence. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has conditions applied.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TasmanianDeptEducationcustomtable"/>
+        <w:tblStyle w:val="DECYPPlainHR"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...1 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1841"/>
-        <w:gridCol w:w="7741"/>
+        <w:gridCol w:w="1875"/>
+        <w:gridCol w:w="7763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E432FB" w14:paraId="08362036" w14:textId="77777777" w:rsidTr="006373A0">
+      <w:tr w:rsidR="00D2771F" w14:paraId="716596C8" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1752" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="2"/>
-          <w:p w14:paraId="0F7F1D3A" w14:textId="77777777" w:rsidR="00E432FB" w:rsidRDefault="004E5DAC" w:rsidP="00E432FB">
+          <w:p w14:paraId="69CA916C" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
             <w:pPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="3" w:name="_Hlk173332693"/>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r w:rsidRPr="00A65F3B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Essential</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7763" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B39CC08" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B732A4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Current Tasmanian Registration to Work with Vulnerable People (Registration Status – Employment)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C1AF0F" w14:textId="188844C5" w:rsidR="00D2771F" w:rsidRPr="00DF5EE6" w:rsidRDefault="00DF5EE6" w:rsidP="00DF5EE6">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF5EE6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Certificate III or IV in Laboratory Techniques, or equivalent TAFE or post-secondary qualification appropriate to the nature of the work.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D2771F" w14:paraId="3ADCB41A" w14:textId="77777777" w:rsidTr="00D2771F">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="615669AB" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Essential</w:t>
-[...172 lines deleted...]
-              <w:lastRenderedPageBreak/>
               <w:t>Desirable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7820" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0829FD4C" w14:textId="0C36F37C" w:rsidR="0026062E" w:rsidRPr="0006642C" w:rsidRDefault="00DA7EC1" w:rsidP="00653BB7">
+          <w:p w14:paraId="42365EB9" w14:textId="66857D50" w:rsidR="00D2771F" w:rsidRPr="00C13D8F" w:rsidRDefault="00A13EDA" w:rsidP="00A13EDA">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="32"/>
+                <w:numId w:val="30"/>
               </w:numPr>
-              <w:spacing w:line="259" w:lineRule="auto"/>
-              <w:contextualSpacing/>
+              <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A13EDA">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...7 lines deleted...]
-              <w:t>ost secondary studies in the fields of science and/or technology.</w:t>
+              <w:t>Post secondary studies in the fields of science and/or technology.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2955F3DE" w14:textId="2E57563A" w:rsidR="00360CDB" w:rsidRPr="00190B67" w:rsidRDefault="00360CDB" w:rsidP="00CA664C">
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="3FF61B91" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
+          <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
-      <w:r w:rsidR="009456F9" w:rsidRPr="00190B67">
+      <w:r w:rsidRPr="00611319">
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:t>for</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>, Children and Young People</w:t>
+        <w:t>Education, Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EAAB55" w14:textId="77777777" w:rsidR="00224BDC" w:rsidRPr="00CA664C" w:rsidRDefault="00224BDC" w:rsidP="00307663">
+    <w:p w14:paraId="5F8C6683" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA664C">
-[...14 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08BA7632" wp14:editId="74550359">
+            <wp:extent cx="6120130" cy="344630"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1008654917" name="Picture 3">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1008654917" name="Picture 3">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120130" cy="344630"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="66BB8BD5" w14:textId="77777777" w:rsidR="00224BDC" w:rsidRPr="00CA664C" w:rsidRDefault="00224BDC" w:rsidP="00307663">
-[...7 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:p w14:paraId="28458B74" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00FD47C2" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...240 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:spacing w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Our values of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection, Courage, Growth, Respect, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E080C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the foundation of our </w:t>
+        <w:t xml:space="preserve"> represent the foundation of our Department’s culture and guide us in all that we do to ensure </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bright lives. Positive futures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F03AF25" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B62D54B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Department’s</w:t>
+        <w:t>respected, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> culture and guide us in all that we do to ensure </w:t>
+        <w:t xml:space="preserve"> has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399D5039" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>We are committed to providing a safe workplace for all employees and have zero tolerance to all forms of violence, including child abuse and harm. The Department is a smoke-free work environment, and smoking is prohibited in all State Government workplaces, including vehicles and vessels.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="631B7A77" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Employment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Bright lives. Positive futures</w:t>
+        <w:t>within</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...91 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department</w:t>
+      </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Employment in the State Service is governed by the </w:t>
+        <w:t xml:space="preserve"> is governed by the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees are responsible for ensuring that the standards of behaviour and conduct specified in the State Service Principles and Code of Conduct are adhered to. All employees are expected to act ethically and with integrity in the undertaking of their duties.  Employees who breach the code of conduct may have sanctions imposed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7572F16D" w14:textId="77777777" w:rsidR="00A23956" w:rsidRPr="00CA664C" w:rsidRDefault="00A23956" w:rsidP="00A118A3">
-      <w:pPr>
+    <w:p w14:paraId="30360651" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00CA664C" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The State Service Principles and Code of Conduct are contained in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>State Service Act 2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and can be found on the State Service Management Office website at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.dpac.tas.gov.au/divisions/ssmo</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> together with Employment Direction No. 2 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CA664C">
+        <w:t xml:space="preserve"> together with Employment Direction No. 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00831E3A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="FF0000"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00CA664C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Service Principles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA664C">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All employees must read these and ensure they understand their responsibilities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="373CFEAE" w14:textId="17FC4E2C" w:rsidR="00A23956" w:rsidRPr="00CA664C" w:rsidRDefault="00A23956" w:rsidP="00307663">
+    <w:p w14:paraId="239D1829" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All employees are expected to utilise information management systems in a responsible manner in line with the DECYP Condition of Use policy statement located at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Department f</w:t>
         </w:r>
-        <w:r w:rsidR="00847537">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>or</w:t>
         </w:r>
         <w:r w:rsidRPr="00CA664C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t xml:space="preserve"> Education, Children And Young People: Information technology policies</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4422C239" w14:textId="344FC6B5" w:rsidR="00FC6EE1" w:rsidRPr="00190B67" w:rsidRDefault="00FC6EE1" w:rsidP="00307663">
+    <w:p w14:paraId="5CB4A25A" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00190B67">
+      <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:t xml:space="preserve">Work Health and Safety </w:t>
+        <w:t>Commitment to Children and Young People</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0481DCD4" w14:textId="7B79BE87" w:rsidR="00FC6EE1" w:rsidRPr="00CA664C" w:rsidRDefault="00FC6EE1" w:rsidP="00CA664C">
+    <w:p w14:paraId="18C53F26" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The Department is committed to high standards of performance in respect of work health and safety</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:t xml:space="preserve">This is a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All employees are expected to promote and uphold the principles of fair and equitable access to employment/promotion, personal development and training and the elimination of workplace harassment and discrimination.</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t>epartment built entirely for children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">In accordance with the </w:t>
-[...360 lines deleted...]
-        <w:t xml:space="preserve">epartment has a zero tolerance to fraud.  Officers and employees must be aware of, and comply with, the Agency’s Fraud and Corruption Control Policy and Procedure and it is the responsibility of all officers and employees to report any suspected fraudulent activity to their </w:t>
+        <w:t xml:space="preserve">young people and their communities. Our </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t>Director</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ultimate goal</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> or line manager or to the Manager Internal Audit.  </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCCF013" w14:textId="0E7D0A4F" w:rsidR="00FC6EE1" w:rsidRPr="00CA664C" w:rsidRDefault="001906FA" w:rsidP="001906FA">
+    <w:p w14:paraId="62145039" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:bCs/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> conscious of the need to protect employees who advise management of suspected fraudulent activity from reprisal or harassment, and to comply with its obligations under the Public Interest Disclosure Act 2002.  Any matter determined to be of a fraudulent nature will be followed up and appropriate action will be taken. This may include having sanctions imposed under the State Service Act 2000. </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Department is committed to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the safety and wellbeing of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>children and young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Tasmania. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department’s Safeguarding Framework, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Safe. Secure. Supported.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nderpins </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Gill Sans MT Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commitment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4056761F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="005C26ED" w:rsidRDefault="00D2771F" w:rsidP="00F87871">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All employees must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demonstrate and model behaviours which</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> value and respect children and young people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>show a commitment to child safety and wellbeing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">display an understanding of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the developmental needs of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>children</w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and culturally safe practices relevant to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="13847218">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B732A4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> position. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9026"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0037723F" w:rsidRPr="00D720EC" w14:paraId="208A59FB" w14:textId="77777777" w:rsidTr="0037723F">
+      <w:tr w:rsidR="00D2771F" w:rsidRPr="00D720EC" w14:paraId="727F73BE" w14:textId="77777777" w:rsidTr="00AE03E2">
         <w:trPr>
-          <w:trHeight w:val="419"/>
+          <w:trHeight w:val="70"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9026" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF3E44E" w14:textId="77777777" w:rsidR="0037723F" w:rsidRPr="00D720EC" w:rsidRDefault="0037723F" w:rsidP="006D6A31">
+          <w:p w14:paraId="629D83ED" w14:textId="77777777" w:rsidR="006A04FD" w:rsidRPr="006A04FD" w:rsidRDefault="00D2771F" w:rsidP="006A04FD">
             <w:pPr>
-              <w:spacing w:before="240" w:after="240"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="240"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk119598056"/>
-            <w:bookmarkEnd w:id="0"/>
-[...35 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">HR Office use only: </w:t>
+              <w:t xml:space="preserve">APPROVED BY </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              </w:tabs>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
-            </w:pPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00F87871">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>&amp;C</w:t>
+            </w:r>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">APPROVED BY HRM DELEGATE: </w:t>
+              <w:t xml:space="preserve"> DELEGATE: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D720EC">
+            <w:r w:rsidR="006A04FD" w:rsidRPr="006A04FD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">973874 – Assistant Director </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>103974 – Deputy Secretary Corporate Services – May 2004</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="45253384" w14:textId="77777777" w:rsidR="00465286" w:rsidRPr="00D720EC" w:rsidRDefault="00465286" w:rsidP="00465286">
+          <w:p w14:paraId="4FDB1920" w14:textId="77777777" w:rsidR="006A04FD" w:rsidRPr="006A04FD" w:rsidRDefault="006A04FD" w:rsidP="006A04FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A04FD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Instrument to Vary Establishment: 65-2000/01, 135-2000/01 &amp; 308-2003/04</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07917699" w14:textId="235FCE66" w:rsidR="00D2771F" w:rsidRPr="00E15432" w:rsidRDefault="006A04FD" w:rsidP="006A04FD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D720EC">
+            <w:r w:rsidRPr="006A04FD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Request: </w:t>
-[...14 lines deleted...]
-              <w:t>Date Duties and Selection Criteria Last Reviewed:  insert month/year and initial e.g. 05/17 PMG</w:t>
+              <w:t>Date Duties and Selection Criteria Last Reviewed:  10/16 KJC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
-    <w:p w14:paraId="5870B67D" w14:textId="68E43A95" w:rsidR="0037723F" w:rsidRPr="00B1141A" w:rsidRDefault="0037723F" w:rsidP="0037723F">
+    <w:p w14:paraId="1E8827A7" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="00F87871">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0037723F" w:rsidRPr="00B1141A" w:rsidSect="008444F7">
-[...5 lines deleted...]
-      <w:cols w:space="510"/>
+    <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E843C18" w14:textId="77777777" w:rsidR="008444F7" w:rsidRDefault="008444F7" w:rsidP="00E93B9E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7ED15B0F" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="409F4A75" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C269A1D" w14:textId="77777777" w:rsidR="008444F7" w:rsidRDefault="008444F7" w:rsidP="00E93B9E">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="022F4EFE" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6BF61B65" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Segoe UI Light"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gill Sans MT Std Light">
-    <w:panose1 w:val="020B0302020104020203"/>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
     <w:notTrueType/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimHei">
-[...9 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Gill Sans MT Std Light">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
-[...21 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cordia New">
-[...15 lines deleted...]
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4498FC5D" w14:textId="65D9E0DE" w:rsidR="000D4346" w:rsidRDefault="000D4346">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3B5EB54C" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="0021185D" w:rsidRDefault="00A26A93" w:rsidP="0058395F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-      <w:t xml:space="preserve">Department </w:t>
+    <w:r w:rsidRPr="0021185D">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="001947" w:themeColor="text2"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>DECYP</w:t>
     </w:r>
-    <w:r w:rsidR="005F3B0F" w:rsidRPr="005F3B0F">
-[...5 lines deleted...]
-      <w:t xml:space="preserve">for </w:t>
+    <w:r w:rsidRPr="0021185D">
+      <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="007E009D">
-[...3 lines deleted...]
-      <w:t>Education</w:t>
+    <w:r>
+      <w:tab/>
     </w:r>
-    <w:r w:rsidR="005F3B0F">
-[...3 lines deleted...]
-      <w:t xml:space="preserve">, </w:t>
+    <w:r w:rsidRPr="0021185D">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="0021185D">
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="0021185D">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="0021185D">
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0021185D">
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3C1641EB" w14:textId="51BC3FD3" w:rsidR="000D4346" w:rsidRPr="007E009D" w:rsidRDefault="005F3B0F" w:rsidP="005F3B0F">
+  <w:p w14:paraId="3B5DF8FB" w14:textId="77777777" w:rsidR="009D0306" w:rsidRDefault="009D0306"/>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A7F8AA7" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRPr="007A6C0F" w:rsidRDefault="00C200D1" w:rsidP="00A26A93">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...1 lines deleted...]
-        <w:rStyle w:val="DepartmentofEducation"/>
+      <w:pStyle w:val="DECYPDepartmentname"/>
+      <w:spacing w:before="1080"/>
+      <w:ind w:left="-426"/>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="DepartmentofEducation"/>
-[...16 lines deleted...]
-      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="28"/>
-        <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="287A4E30" wp14:editId="72A47822">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668479" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="02987E1F" wp14:editId="2F2B2A94">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5834380</wp:posOffset>
+            <wp:posOffset>5564428</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
-            <wp:posOffset>9868535</wp:posOffset>
+            <wp:posOffset>9483725</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="662940" cy="614680"/>
+          <wp:extent cx="910800" cy="846000"/>
           <wp:effectExtent l="0" t="0" r="3810" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Picture 11">
+          <wp:docPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1">
+                  <pic:cNvPr id="1163804717" name="Picture 2" descr="Tasmanian Government logo">
                     <a:extLst>
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
-                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </pic:cNvPr>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="662940" cy="614680"/>
+                    <a:ext cx="910800" cy="846000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00A26A93">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Department for Education, </w:t>
+    </w:r>
+    <w:r w:rsidR="00A26A93">
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:br/>
+      <w:t>Children and Young People</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3D51741E" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E07338" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="07427E3C" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1" w:rsidP="0021185D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF1696A" w14:textId="77777777" w:rsidR="001F3DA1" w:rsidRDefault="001F3DA1"/>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C350A25" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="19D32D0C" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="5573E5B9" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
+    <w:pPr>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>CONNECTION       COURAGE       GROWTH       RESPECT       RESPONSIBILITY</w:t>
+    </w:r>
+    <w:r w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00F52F3C" w:rsidRPr="007773F9">
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F0623DE" wp14:editId="399ACC32">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-719455</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>4445</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="2044800"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="507675882" name="Picture 1">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="507675882" name="Picture 1">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect b="80880"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="2044800"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-</w:ftr>
-[...124 lines deleted...]
-  <w:p w14:paraId="3961FC40" w14:textId="7B816C94" w:rsidR="000D4346" w:rsidRPr="00190B67" w:rsidRDefault="000D4346" w:rsidP="00FD47C2">
+  <w:p w14:paraId="5A40C52B" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...323 lines deleted...]
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="IntroParagraph"/>
+      <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08FE4EEA"/>
+    <w:nsid w:val="012400D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA3C0B58"/>
+    <w:numStyleLink w:val="0DECYPBulletList"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06157DBD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="54D876F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="7C46112C"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="088B7A68"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EB94345E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-    <w:lvl w:ilvl="0">
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...5 lines deleted...]
-        <w:ind w:left="926" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7F"/>
-[...12 lines deleted...]
-      </w:pPr>
+    <w:nsid w:val="08EA3832"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="684A7676"/>
+    <w:lvl w:ilvl="0" w:tplc="1004D9EE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF80"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="20747000"/>
+    <w:nsid w:val="09930C00"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CA3C0B58"/>
+    <w:styleLink w:val="0DECYPBulletList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1212"/>
+        </w:tabs>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1492"/>
+          <w:tab w:val="num" w:pos="2064"/>
         </w:tabs>
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="1988" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF81"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37DA12FE"/>
+    <w:nsid w:val="0C3507D1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="91ACE340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:position w:val="-10"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1212"/>
+        </w:tabs>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1209"/>
+          <w:tab w:val="num" w:pos="2064"/>
         </w:tabs>
-        <w:ind w:left="1209" w:hanging="360"/>
+        <w:ind w:left="1988" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="09C2BE12"/>
+    <w:nsid w:val="0EB15083"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9DC5F9A"/>
+    <w:nsid w:val="0FED3AF2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...10 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF88"/>
-[...53 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5C628E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76E029C"/>
     <w:lvl w:ilvl="0" w:tplc="8C7C098E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4336,51 +4130,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE325AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="F79CC6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -4427,137 +4221,138 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22A07AD7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FD3C6CB4"/>
+    <w:styleLink w:val="CurrentList10"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...20 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B6544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B129536"/>
     <w:lvl w:ilvl="0" w:tplc="064A9BBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4630,146 +4425,369 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27C432C3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CB3EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="Bullets"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B06F5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0C09000F">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...32 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6120" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A7505CF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A91C417E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:position w:val="-4"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2064"/>
+        </w:tabs>
+        <w:ind w:left="1988" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C950C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2A08B7F8"/>
+    <w:tmpl w:val="0E02A422"/>
     <w:lvl w:ilvl="0" w:tplc="40FA44E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -4836,167 +4854,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...115 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34880444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7988EAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5065,318 +4967,445 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39551EBC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2A0C6178"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E976C9D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08090025"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1567" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F665D99"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE163B88"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1212"/>
+        </w:tabs>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2064"/>
+        </w:tabs>
+        <w:ind w:left="1988" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B182A30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0809001D"/>
+    <w:styleLink w:val="CurrentList3"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4405460C"/>
-[...265 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E1B1979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E486A4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5445,278 +5474,375 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53104E19"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08D6418A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:position w:val="-2"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1212"/>
+        </w:tabs>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2064"/>
+        </w:tabs>
+        <w:ind w:left="1988" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550A2F45"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2D429DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D46769"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9948DE70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:position w:val="-4"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1212"/>
+        </w:tabs>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2064"/>
+        </w:tabs>
+        <w:ind w:left="1988" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586F75BF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="737A88C0"/>
+    <w:styleLink w:val="Numbers"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...158 lines deleted...]
-      <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="568" w:hanging="568"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="ListNumber3"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="928"/>
         </w:tabs>
         <w:ind w:left="852" w:hanging="285"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber4"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1212"/>
         </w:tabs>
         <w:ind w:left="1136" w:hanging="569"/>
       </w:pPr>
       <w:rPr>
@@ -5777,223 +5903,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...171 lines deleted...]
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4A4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAC60E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6062,170 +6016,167 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...45 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B86610"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6BD66B4C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
-[...32 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B47601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3AEFCFC"/>
     <w:lvl w:ilvl="0" w:tplc="A622E3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="091A9EC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -6273,51 +6224,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A115B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC6A8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6386,137 +6337,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA02505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5EAC862"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6585,274 +6450,450 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F42EB9"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7201605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="352681B8"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="A1023A2C"/>
+    <w:lvl w:ilvl="0" w:tplc="5D9A36CC">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2880" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="5040" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78D13D50"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73677423"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="A352EC26"/>
-    <w:styleLink w:val="LetterList"/>
+    <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...4 lines deleted...]
-        <w:ind w:left="284" w:hanging="284"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77BB12A6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="80A24D28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1-Numbered"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2-Numbered"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3-Numbered"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="(%4)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:pStyle w:val="Heading4-Numbered"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="1800" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...3 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...3 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78EC3AE2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08090025"/>
+    <w:styleLink w:val="CurrentList1"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1567" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9E113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Gill Sans" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="928"/>
         </w:tabs>
         <w:ind w:left="852" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
@@ -6924,855 +6965,807 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-      </w:pPr>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D8C3D8C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D5B2866E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="°"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="568" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:position w:val="-6"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="928"/>
+        </w:tabs>
+        <w:ind w:left="852" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1212"/>
+        </w:tabs>
+        <w:ind w:left="1136" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1496"/>
+        </w:tabs>
+        <w:ind w:left="1420" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1780"/>
+        </w:tabs>
+        <w:ind w:left="1704" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2064"/>
+        </w:tabs>
+        <w:ind w:left="1988" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2348"/>
+        </w:tabs>
+        <w:ind w:left="2272" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2632"/>
+        </w:tabs>
+        <w:ind w:left="2556" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1309479580">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1" w16cid:durableId="895895563">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="295264089">
+  <w:num w:numId="2" w16cid:durableId="1099250515">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="454718066">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="20790063">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1205168377">
+  <w:num w:numId="5" w16cid:durableId="1314144844">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1346397344">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="292291676">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2030371840">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1887599913">
+  <w:num w:numId="9" w16cid:durableId="858272417">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="69281409">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1379667581">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="680619599">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2100369805">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1671323240">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1858543762">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="57754739">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="223832047">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="79985376">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="18" w16cid:durableId="1729499897">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1208302087">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="19" w16cid:durableId="2132505946">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="608662634">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="20" w16cid:durableId="1541359452">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="305552974">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="21" w16cid:durableId="434911651">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="530387444">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="22" w16cid:durableId="1089351798">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="286663681">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="23" w16cid:durableId="1265193576">
+    <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="2110659388">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="24" w16cid:durableId="1260796074">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1325013784">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="25" w16cid:durableId="258173144">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="782194662">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="26" w16cid:durableId="1325013784">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1736200038">
-[...5 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1335958894">
+  <w:num w:numId="27" w16cid:durableId="1185024793">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="16"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1399205288">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="28" w16cid:durableId="1399205288">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="583146408">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="29" w16cid:durableId="583146408">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="624771717">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="30" w16cid:durableId="133329015">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1393381672">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="31" w16cid:durableId="1559319133">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1463189167">
+  <w:num w:numId="32" w16cid:durableId="2147239570">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="457382409">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="972101933">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1836727596">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="61105151">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="281304752">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1222055391">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="61105151">
-[...23 lines deleted...]
-  <w:num w:numId="38" w16cid:durableId="1009992410">
+  <w:num w:numId="39" w16cid:durableId="1579637143">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1422800328">
-[...19 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="1021" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="1" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:stylePaneSortMethod w:val="0000"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A2353B"/>
-[...333 lines deleted...]
-    <w:rsid w:val="00FF596F"/>
+    <w:rsidRoot w:val="001F3DA1"/>
+    <w:rsid w:val="0003097B"/>
+    <w:rsid w:val="00043BD2"/>
+    <w:rsid w:val="0005110B"/>
+    <w:rsid w:val="00054DAF"/>
+    <w:rsid w:val="00060B8A"/>
+    <w:rsid w:val="00075F1C"/>
+    <w:rsid w:val="00083CA6"/>
+    <w:rsid w:val="00083EED"/>
+    <w:rsid w:val="000A6D2A"/>
+    <w:rsid w:val="000B12D1"/>
+    <w:rsid w:val="000E161A"/>
+    <w:rsid w:val="000F06F3"/>
+    <w:rsid w:val="000F44F6"/>
+    <w:rsid w:val="00117D4C"/>
+    <w:rsid w:val="001305A1"/>
+    <w:rsid w:val="00133A95"/>
+    <w:rsid w:val="00145063"/>
+    <w:rsid w:val="001543EA"/>
+    <w:rsid w:val="0016296A"/>
+    <w:rsid w:val="00163800"/>
+    <w:rsid w:val="00167EA1"/>
+    <w:rsid w:val="0017164A"/>
+    <w:rsid w:val="001733FD"/>
+    <w:rsid w:val="0019596D"/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:rsid w:val="001A4CB2"/>
+    <w:rsid w:val="001C1052"/>
+    <w:rsid w:val="001E7F11"/>
+    <w:rsid w:val="001F3DA1"/>
+    <w:rsid w:val="00200C4A"/>
+    <w:rsid w:val="0021185D"/>
+    <w:rsid w:val="00216D6E"/>
+    <w:rsid w:val="002229B6"/>
+    <w:rsid w:val="002359D6"/>
+    <w:rsid w:val="002550C7"/>
+    <w:rsid w:val="00256B79"/>
+    <w:rsid w:val="002571C2"/>
+    <w:rsid w:val="00264614"/>
+    <w:rsid w:val="0027130E"/>
+    <w:rsid w:val="00274CC1"/>
+    <w:rsid w:val="00280ED9"/>
+    <w:rsid w:val="002A609F"/>
+    <w:rsid w:val="002C1C14"/>
+    <w:rsid w:val="002C2248"/>
+    <w:rsid w:val="002C5E53"/>
+    <w:rsid w:val="002F74C8"/>
+    <w:rsid w:val="0030202C"/>
+    <w:rsid w:val="00302D72"/>
+    <w:rsid w:val="00310B14"/>
+    <w:rsid w:val="00314A9E"/>
+    <w:rsid w:val="00315A37"/>
+    <w:rsid w:val="003316DF"/>
+    <w:rsid w:val="00334D9C"/>
+    <w:rsid w:val="00335740"/>
+    <w:rsid w:val="00350EB8"/>
+    <w:rsid w:val="00356782"/>
+    <w:rsid w:val="003616E4"/>
+    <w:rsid w:val="00394B1B"/>
+    <w:rsid w:val="00395538"/>
+    <w:rsid w:val="003A1D10"/>
+    <w:rsid w:val="003A536B"/>
+    <w:rsid w:val="003A66C0"/>
+    <w:rsid w:val="003B4B23"/>
+    <w:rsid w:val="003D675E"/>
+    <w:rsid w:val="0040727E"/>
+    <w:rsid w:val="00422785"/>
+    <w:rsid w:val="0042558A"/>
+    <w:rsid w:val="0042594C"/>
+    <w:rsid w:val="00430343"/>
+    <w:rsid w:val="004561FC"/>
+    <w:rsid w:val="004609BB"/>
+    <w:rsid w:val="004B56C7"/>
+    <w:rsid w:val="004C277B"/>
+    <w:rsid w:val="004C4F86"/>
+    <w:rsid w:val="004D1FC2"/>
+    <w:rsid w:val="004D2F28"/>
+    <w:rsid w:val="004D7A71"/>
+    <w:rsid w:val="005066D4"/>
+    <w:rsid w:val="00515EB4"/>
+    <w:rsid w:val="00541E00"/>
+    <w:rsid w:val="00545C6D"/>
+    <w:rsid w:val="00546B9E"/>
+    <w:rsid w:val="00553139"/>
+    <w:rsid w:val="00571853"/>
+    <w:rsid w:val="00573C9C"/>
+    <w:rsid w:val="0057794A"/>
+    <w:rsid w:val="005809C1"/>
+    <w:rsid w:val="005816FC"/>
+    <w:rsid w:val="005836DC"/>
+    <w:rsid w:val="0058395F"/>
+    <w:rsid w:val="00585028"/>
+    <w:rsid w:val="005A2EF5"/>
+    <w:rsid w:val="005A63D5"/>
+    <w:rsid w:val="005C26ED"/>
+    <w:rsid w:val="005E3934"/>
+    <w:rsid w:val="005E5F72"/>
+    <w:rsid w:val="005F0AB1"/>
+    <w:rsid w:val="00611319"/>
+    <w:rsid w:val="00611AD3"/>
+    <w:rsid w:val="00620233"/>
+    <w:rsid w:val="006458C0"/>
+    <w:rsid w:val="0067270E"/>
+    <w:rsid w:val="00680938"/>
+    <w:rsid w:val="00697DE2"/>
+    <w:rsid w:val="006A04FD"/>
+    <w:rsid w:val="006C2F21"/>
+    <w:rsid w:val="006D4872"/>
+    <w:rsid w:val="006D7008"/>
+    <w:rsid w:val="006D7169"/>
+    <w:rsid w:val="006E7034"/>
+    <w:rsid w:val="00721947"/>
+    <w:rsid w:val="007260EA"/>
+    <w:rsid w:val="0073162E"/>
+    <w:rsid w:val="00736B55"/>
+    <w:rsid w:val="0074012F"/>
+    <w:rsid w:val="0074212D"/>
+    <w:rsid w:val="00746B3B"/>
+    <w:rsid w:val="00772F50"/>
+    <w:rsid w:val="00773550"/>
+    <w:rsid w:val="007773F9"/>
+    <w:rsid w:val="00792193"/>
+    <w:rsid w:val="007A6C0F"/>
+    <w:rsid w:val="007B624D"/>
+    <w:rsid w:val="007B689E"/>
+    <w:rsid w:val="007B7B9D"/>
+    <w:rsid w:val="007C64D9"/>
+    <w:rsid w:val="007D126B"/>
+    <w:rsid w:val="007D72E8"/>
+    <w:rsid w:val="0082660F"/>
+    <w:rsid w:val="00832C37"/>
+    <w:rsid w:val="00833B00"/>
+    <w:rsid w:val="00835463"/>
+    <w:rsid w:val="00853810"/>
+    <w:rsid w:val="0086173D"/>
+    <w:rsid w:val="00867075"/>
+    <w:rsid w:val="008929BA"/>
+    <w:rsid w:val="008A4A15"/>
+    <w:rsid w:val="008C241C"/>
+    <w:rsid w:val="008E08BD"/>
+    <w:rsid w:val="008E4295"/>
+    <w:rsid w:val="008E504D"/>
+    <w:rsid w:val="008F2FCD"/>
+    <w:rsid w:val="009135F2"/>
+    <w:rsid w:val="00935713"/>
+    <w:rsid w:val="00935E94"/>
+    <w:rsid w:val="0094746F"/>
+    <w:rsid w:val="009514D5"/>
+    <w:rsid w:val="00963D71"/>
+    <w:rsid w:val="00967289"/>
+    <w:rsid w:val="00980A86"/>
+    <w:rsid w:val="00980B47"/>
+    <w:rsid w:val="00984C70"/>
+    <w:rsid w:val="009A7920"/>
+    <w:rsid w:val="009B3B5A"/>
+    <w:rsid w:val="009B48A8"/>
+    <w:rsid w:val="009C08F6"/>
+    <w:rsid w:val="009D0306"/>
+    <w:rsid w:val="009D6E8A"/>
+    <w:rsid w:val="009D77A5"/>
+    <w:rsid w:val="009F275A"/>
+    <w:rsid w:val="009F56AC"/>
+    <w:rsid w:val="00A13EDA"/>
+    <w:rsid w:val="00A1632A"/>
+    <w:rsid w:val="00A233DC"/>
+    <w:rsid w:val="00A26A93"/>
+    <w:rsid w:val="00A31064"/>
+    <w:rsid w:val="00A60BA0"/>
+    <w:rsid w:val="00A67A6E"/>
+    <w:rsid w:val="00A81B75"/>
+    <w:rsid w:val="00A85286"/>
+    <w:rsid w:val="00A90FD6"/>
+    <w:rsid w:val="00AC1750"/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rsid w:val="00AE04F2"/>
+    <w:rsid w:val="00AE1B13"/>
+    <w:rsid w:val="00AE2074"/>
+    <w:rsid w:val="00B02B5C"/>
+    <w:rsid w:val="00B070F8"/>
+    <w:rsid w:val="00B2387C"/>
+    <w:rsid w:val="00B26E57"/>
+    <w:rsid w:val="00B35976"/>
+    <w:rsid w:val="00B41110"/>
+    <w:rsid w:val="00B419A8"/>
+    <w:rsid w:val="00B5117E"/>
+    <w:rsid w:val="00B526DE"/>
+    <w:rsid w:val="00B56B14"/>
+    <w:rsid w:val="00B620D5"/>
+    <w:rsid w:val="00B66506"/>
+    <w:rsid w:val="00B66AB7"/>
+    <w:rsid w:val="00B741A8"/>
+    <w:rsid w:val="00B74AF3"/>
+    <w:rsid w:val="00B7509B"/>
+    <w:rsid w:val="00B93ADF"/>
+    <w:rsid w:val="00B9468D"/>
+    <w:rsid w:val="00BA3C7A"/>
+    <w:rsid w:val="00BD076D"/>
+    <w:rsid w:val="00BD2AAD"/>
+    <w:rsid w:val="00BE1A22"/>
+    <w:rsid w:val="00BF7FC7"/>
+    <w:rsid w:val="00C13D8F"/>
+    <w:rsid w:val="00C200D1"/>
+    <w:rsid w:val="00C247A8"/>
+    <w:rsid w:val="00C35A22"/>
+    <w:rsid w:val="00C41DB7"/>
+    <w:rsid w:val="00C42925"/>
+    <w:rsid w:val="00C44AA7"/>
+    <w:rsid w:val="00C4706C"/>
+    <w:rsid w:val="00C5488F"/>
+    <w:rsid w:val="00C673DA"/>
+    <w:rsid w:val="00C74145"/>
+    <w:rsid w:val="00C8261F"/>
+    <w:rsid w:val="00C8792B"/>
+    <w:rsid w:val="00CB5931"/>
+    <w:rsid w:val="00CC067E"/>
+    <w:rsid w:val="00CC4248"/>
+    <w:rsid w:val="00CD2F65"/>
+    <w:rsid w:val="00CE3DB6"/>
+    <w:rsid w:val="00CF1D18"/>
+    <w:rsid w:val="00D06C44"/>
+    <w:rsid w:val="00D21B73"/>
+    <w:rsid w:val="00D26002"/>
+    <w:rsid w:val="00D2771F"/>
+    <w:rsid w:val="00D377F8"/>
+    <w:rsid w:val="00D42731"/>
+    <w:rsid w:val="00D44AA7"/>
+    <w:rsid w:val="00D5450E"/>
+    <w:rsid w:val="00D603EF"/>
+    <w:rsid w:val="00D70A45"/>
+    <w:rsid w:val="00D82155"/>
+    <w:rsid w:val="00D963D0"/>
+    <w:rsid w:val="00D965A0"/>
+    <w:rsid w:val="00DB369F"/>
+    <w:rsid w:val="00DD4D4B"/>
+    <w:rsid w:val="00DD7B0A"/>
+    <w:rsid w:val="00DE5CC9"/>
+    <w:rsid w:val="00DF5EE6"/>
+    <w:rsid w:val="00E069E9"/>
+    <w:rsid w:val="00E14C45"/>
+    <w:rsid w:val="00E15432"/>
+    <w:rsid w:val="00E25C7B"/>
+    <w:rsid w:val="00E3103F"/>
+    <w:rsid w:val="00E36F56"/>
+    <w:rsid w:val="00E441F1"/>
+    <w:rsid w:val="00E50FF8"/>
+    <w:rsid w:val="00E61456"/>
+    <w:rsid w:val="00E65B35"/>
+    <w:rsid w:val="00E7126F"/>
+    <w:rsid w:val="00E8310E"/>
+    <w:rsid w:val="00E8482A"/>
+    <w:rsid w:val="00E85260"/>
+    <w:rsid w:val="00E92BDF"/>
+    <w:rsid w:val="00E9525A"/>
+    <w:rsid w:val="00EA368E"/>
+    <w:rsid w:val="00EB0331"/>
+    <w:rsid w:val="00EC7BED"/>
+    <w:rsid w:val="00EE2CB4"/>
+    <w:rsid w:val="00EF0022"/>
+    <w:rsid w:val="00F000B3"/>
+    <w:rsid w:val="00F00402"/>
+    <w:rsid w:val="00F00C5A"/>
+    <w:rsid w:val="00F25D12"/>
+    <w:rsid w:val="00F32565"/>
+    <w:rsid w:val="00F45B2A"/>
+    <w:rsid w:val="00F52F3C"/>
+    <w:rsid w:val="00F87871"/>
+    <w:rsid w:val="00F87EB5"/>
+    <w:rsid w:val="00FA4301"/>
+    <w:rsid w:val="00FC6165"/>
+    <w:rsid w:val="00FE016D"/>
+    <w:rsid w:val="00FF1431"/>
+    <w:rsid w:val="00FF5808"/>
+    <w:rsid w:val="00FF63FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="72C6A03B"/>
-  <w15:docId w15:val="{8BCF9538-451E-4A4D-8222-CDAD303C280D}"/>
+  <w14:docId w14:val="52AFED5F"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{50A559E4-45AE-48E5-8D7E-5BA34EEE74D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Gill Sans MT Std Light" w:eastAsia="Gill Sans MT Std Light" w:hAnsi="Gill Sans MT Std Light" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10"/>
+    <w:lsdException w:name="Title" w:uiPriority="79" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:uiPriority="4" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7788,78 +7781,78 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:uiPriority="29"/>
-    <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
@@ -7894,57 +7887,66 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="79"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
-    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -8005,1183 +8007,2023 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00954C08"/>
-[...9 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00117D4C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FA369D"/>
+    <w:rsid w:val="00FF63FA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="360" w:after="180" w:line="300" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimHei"/>
-[...1 lines deleted...]
-      <w:sz w:val="44"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:sz w:val="36"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA369D"/>
+    <w:rsid w:val="00AD47C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="240" w:line="300" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimHei"/>
-[...1 lines deleted...]
-      <w:sz w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001947"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001360D0"/>
+    <w:rsid w:val="00FF5808"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="180" w:line="300" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimHei"/>
-[...2 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:color w:val="001947"/>
+      <w:sz w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="001360D0"/>
+    <w:rsid w:val="00FF63FA"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
+      <w:spacing w:before="180"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="SimHei"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
       <w:iCs/>
-      <w:color w:val="294557"/>
-      <w:sz w:val="24"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="180" w:after="60"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FA369D"/>
+    <w:rsid w:val="00AD47C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240"/>
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="39607A"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001947"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="33476C"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF63FA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001947"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="001947"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="001947" w:themeColor="text2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="001947" w:themeColor="text2"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="001947"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rPr>
+      <w:b/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="001947"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="001947"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF5808"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:color w:val="001947"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF63FA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntroParagraph">
+    <w:name w:val="Intro Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A26A93"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="360" w:line="300" w:lineRule="auto"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B070F8"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="33476C"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="001947"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001543EA"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="240"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C5488F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00980A86"/>
+    <w:rPr>
+      <w:color w:val="001235" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7C5FF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7C5FF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DECYPReportTableStyle1">
+    <w:name w:val="DECYP Report Table Style 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C13D8F"/>
+    <w:pPr>
+      <w:snapToGrid w:val="0"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="85" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="288" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:smallCaps w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="20"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="001947" w:themeColor="text2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9DCE3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureHeading">
+    <w:name w:val="Figure Heading"/>
+    <w:basedOn w:val="Heading5"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F56AC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeaderRow">
+    <w:name w:val="Table Header Row"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TableHeaderRowChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C44AA7"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+      <w:caps/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DECYPReportTableStyle2">
+    <w:name w:val="DECYP Report Table Style 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E92BDF"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="33476C"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="33476C"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="33476C"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="85" w:type="dxa"/>
+        <w:left w:w="85" w:type="dxa"/>
+        <w:bottom w:w="57" w:type="dxa"/>
+        <w:right w:w="85" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps/>
+        <w:smallCaps w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:spacing w:val="20"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="001947" w:themeColor="text2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="79"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C35A22"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:ind w:right="566"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:spacing w:val="-4"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="79"/>
+    <w:rsid w:val="00C35A22"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman (Headings CS)"/>
+      <w:b/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:spacing w:val="-4"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C42925"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:spacing w:val="-4"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C42925"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia" w:cs="Times New Roman (Body CS)"/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:spacing w:val="-4"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DECYPMonthYear">
+    <w:name w:val="DECYP Month/Year"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008E08BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="8789"/>
+      </w:tabs>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="600" w:line="290" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:caps/>
+      <w:noProof/>
+      <w:color w:val="001947"/>
+      <w:spacing w:val="11"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DECYPDepartmentname">
+    <w:name w:val="DECYP Department name"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004C277B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="290" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="23"/>
+      <w:szCs w:val="23"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FB3D40"/>
+    <w:rsid w:val="0021185D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FB3D40"/>
+    <w:rsid w:val="0021185D"/>
     <w:rPr>
-      <w:spacing w:val="-2"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006E2041"/>
+    <w:rsid w:val="0058395F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4820"/>
+        <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
-      <w:spacing w:after="0"/>
+      <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006E2041"/>
+    <w:rsid w:val="0058395F"/>
+    <w:rPr>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterDECYP">
+    <w:name w:val="Footer DECYP"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0021185D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:position w:val="-4"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Bullet point,CV text,Dot pt,F5 List Paragraph,FooterText,L,List Paragraph1,List Paragraph11,List Paragraph111,List Paragraph2,Medium Grid 1 - Accent 21,NAST Quote,NFP GP Bulleted List,Numbered Paragraph,Recommendation,Table text,列"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004609BB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="227"/>
+        <w:tab w:val="left" w:pos="454"/>
+        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="left" w:pos="907"/>
+        <w:tab w:val="left" w:pos="1134"/>
+        <w:tab w:val="left" w:pos="1361"/>
+      </w:tabs>
+      <w:ind w:left="227" w:firstLine="227"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A66C0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="440"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:bCs/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003A66C0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="993"/>
+        <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="0"/>
+      <w:ind w:left="426"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:noProof/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="440"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:rPr>
+      <w:color w:val="001947"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="660"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1100"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1320"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1540"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002229B6"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:left="1760"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cstheme="minorHAnsi"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList1">
+    <w:name w:val="Current List1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList3">
+    <w:name w:val="Current List3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001A3B3F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1-Numbered">
+    <w:name w:val="Heading 1 - Numbered"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B624D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2-Numbered">
+    <w:name w:val="Heading 2 - Numbered"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3-Numbered">
+    <w:name w:val="Heading 3 - Numbered"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00AD47C0"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading4-Numbered">
+    <w:name w:val="Heading 4 - Numbered"/>
+    <w:basedOn w:val="Heading4"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B624D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="7"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="CurrentList10">
+    <w:name w:val="Current List10"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007B624D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="RHSImage">
+    <w:name w:val="RHS Image"/>
+    <w:basedOn w:val="NoSpacing"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="RHSImageChar"/>
+    <w:rsid w:val="009B48A8"/>
+    <w:pPr>
+      <w:framePr w:w="5103" w:h="5103" w:hSpace="567" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="340"/>
+        <w:tab w:val="left" w:pos="680"/>
+        <w:tab w:val="left" w:pos="1021"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="RHSImageChar">
+    <w:name w:val="RHS Image Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="RHSImage"/>
+    <w:rsid w:val="009B48A8"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B48A8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InstructionalRed">
+    <w:name w:val="Instructional Red"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D70A45"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:b w:val="0"/>
+      <w:color w:val="C00000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="ListContinue"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14C45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:spacing w:after="110"/>
+      <w:ind w:left="357" w:hanging="357"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="Numbers">
+    <w:name w:val="Numbers"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D70A45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14C45"/>
+    <w:pPr>
+      <w:ind w:left="284"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14C45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:spacing w:after="110"/>
+      <w:ind w:left="788" w:hanging="431"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14C45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="21"/>
+      </w:numPr>
+      <w:spacing w:after="110"/>
+      <w:ind w:left="1225" w:hanging="505"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D70A45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:spacing w:after="110" w:line="252" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       <w:spacing w:val="-2"/>
-      <w:sz w:val="16"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14C45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:spacing w:after="110"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E14C45"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:spacing w:after="110"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="0DECYPBulletList">
+    <w:name w:val="0_DECYP Bullet List"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004609BB"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="009A7920"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002F74C8"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE2CB4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00EE2CB4"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="001947" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E5F72"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005E5F72"/>
+    <w:rPr>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005E5F72"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableBodyText">
+    <w:name w:val="Table Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="001305A1"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TableHeaderRowChar">
+    <w:name w:val="Table Header Row Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="TableHeaderRow"/>
+    <w:rsid w:val="00C44AA7"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman (Body CS)"/>
+      <w:caps/>
+      <w:spacing w:val="20"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00012C9E"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00C5488F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00C5488F"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
-    <w:tcPr>
-[...1 lines deleted...]
-    </w:tcPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
-        <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-        <w:color w:val="FFFFFF"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="39607A"/>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
-        <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
-      </w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="EDF3F7"/>
-[...5 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="F7F7F7"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00FA369D"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0074212D"/>
     <w:rPr>
-      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="SimHei" w:hAnsi="Gill Sans MT"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="Frame">
-    <w:name w:val="Frame"/>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D13CF6"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00B9468D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="001235" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
     <w:tblPr>
-      <w:tblCellMar>
-[...2 lines deleted...]
-      </w:tblCellMar>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
-  </w:style>
-[...56 lines deleted...]
-    </w:rPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7C5FF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7C5FF" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A81B36"/>
+    <w:rsid w:val="00B419A8"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="NoSpacingChar">
-[...108 lines deleted...]
-    <w:name w:val="Tasmanian Dept Education custom table"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="DECYPPlainHR">
+    <w:name w:val="DECYP Plain (HR)"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE7041"/>
+    <w:rsid w:val="00C13D8F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Gill Sans MT Std Light" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="011947"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:top w:w="255" w:type="dxa"/>
         <w:left w:w="397" w:type="dxa"/>
         <w:right w:w="397" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:tcPr>
-      <w:shd w:val="diagStripe" w:color="F2F2F2" w:fill="auto"/>
+      <w:shd w:val="clear" w:color="F2F2F2" w:fill="auto"/>
     </w:tcPr>
     <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0" w:firstLineChars="0" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="single" w:sz="36" w:space="0" w:color="39607A"/>
+          <w:top w:val="single" w:sz="36" w:space="0" w:color="001947" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+          <w:tl2br w:val="nil"/>
+          <w:tr2bl w:val="nil"/>
         </w:tcBorders>
+        <w:shd w:val="clear" w:color="F2F2F2" w:fill="auto"/>
       </w:tcPr>
     </w:tblStylePr>
-  </w:style>
-[...63 lines deleted...]
-    </w:pPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:mirrorIndents w:val="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:wordWrap/>
+        <w:spacing w:beforeLines="0" w:before="0" w:beforeAutospacing="0" w:afterLines="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:leftChars="0" w:left="0" w:rightChars="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
     <w:name w:val="Bullets"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007F11D8"/>
+    <w:rsid w:val="009D6E8A"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="25"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Numbers">
-[...2 lines deleted...]
-    <w:rsid w:val="00B17AB6"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable41">
+    <w:name w:val="Grid Table 41"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="GridTable4"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="004C4F86"/>
     <w:pPr>
-      <w:numPr>
-[...12 lines deleted...]
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:noProof/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="001947" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b w:val="0"/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="FFFFFF"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="001947" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:wordWrap/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9DCE3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      </w:rPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CoverTextbox">
-[...3 lines deleted...]
-    <w:rsid w:val="00691C79"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Bullet point Char,CV text Char,Dot pt Char,F5 List Paragraph Char,FooterText Char,L Char,List Paragraph1 Char,List Paragraph11 Char,List Paragraph111 Char,List Paragraph2 Char,Medium Grid 1 - Accent 21 Char,NAST Quote Char,列 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="009D6E8A"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:rsid w:val="0040727E"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="4962" w:y="3091" w:anchorLock="1"/>
-[...40 lines deleted...]
-      <w:spacing w:before="240" w:after="60"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:iCs/>
-[...302 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-AU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TextHighlight">
-[...187 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:styleId="GridTable4">
     <w:name w:val="Grid Table 4"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="49"/>
-    <w:rsid w:val="00FA369D"/>
+    <w:rsid w:val="009D6E8A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
@@ -9206,447 +10048,1021 @@
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText2">
-[...57 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009456F9"/>
+    <w:rsid w:val="0073162E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009456F9"/>
+    <w:rsid w:val="0073162E"/>
     <w:pPr>
-      <w:spacing w:before="0" w:after="160"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:spacing w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-    <w:rsid w:val="009456F9"/>
+    <w:rsid w:val="0073162E"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
-[...3 lines deleted...]
-    <w:rsid w:val="0037723F"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0073162E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
-    <w:tblPr>
-[...8 lines deleted...]
-    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0073162E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D2771F"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00D2771F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Coverimage">
+    <w:name w:val="Cover image"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CoverimageChar"/>
+    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00D2771F"/>
+    <w:pPr>
+      <w:framePr w:w="7371" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="4900" w:y="10774" w:anchorLock="1"/>
+      <w:spacing w:before="120" w:after="160" w:line="259" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT Std Light" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CoverimageChar">
+    <w:name w:val="Cover image Char"/>
+    <w:link w:val="Coverimage"/>
+    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="00D2771F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Gill Sans MT Std Light" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
+      <w:noProof/>
+      <w:spacing w:val="-2"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042594C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="15036485">
-[...153 lines deleted...]
-    <w:div w:id="1823086063">
+    <w:div w:id="2037342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.gif"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\bradie.lovell\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\SODS\Statements%20of%20Duties%20Template.dotx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D937A872F63448287CD6352A9E2EBCA"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7B8BA2FE-0908-401C-9A83-228E0F3FB420}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002F115C" w:rsidRDefault="002F115C">
+          <w:pPr>
+            <w:pStyle w:val="9D937A872F63448287CD6352A9E2EBCA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00370966">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>[Title]</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7734BBD3E7234E7983ED5A6E39067DBF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A2335CFE-B870-4968-8A8E-506EB41063DB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002F115C" w:rsidRDefault="002F115C">
+          <w:pPr>
+            <w:pStyle w:val="7734BBD3E7234E7983ED5A6E39067DBF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D2F28">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30D75278E9234E96A1103B3226C6F5AC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C483CF2A-8D92-4BE8-9218-321D9454F1A6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="002F115C" w:rsidRDefault="002F115C">
+          <w:pPr>
+            <w:pStyle w:val="30D75278E9234E96A1103B3226C6F5AC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BF7FC7">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+            <w:t>Choose an item.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gill Sans">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="B1"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="DE"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Headings CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Times New Roman (Body CS)">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gill Sans MT Std Light">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002F115C"/>
+    <w:rsid w:val="002F115C"/>
+    <w:rsid w:val="007D72E8"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D937A872F63448287CD6352A9E2EBCA">
+    <w:name w:val="9D937A872F63448287CD6352A9E2EBCA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7734BBD3E7234E7983ED5A6E39067DBF">
+    <w:name w:val="7734BBD3E7234E7983ED5A6E39067DBF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="246B1E7445304C119E81A37A00B7DF99">
+    <w:name w:val="246B1E7445304C119E81A37A00B7DF99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30D75278E9234E96A1103B3226C6F5AC">
+    <w:name w:val="30D75278E9234E96A1103B3226C6F5AC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D87449EFD2F04211BF5D9B113217D20A">
+    <w:name w:val="D87449EFD2F04211BF5D9B113217D20A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46CAF98AA89C43CEA5C61078EB46586C">
+    <w:name w:val="46CAF98AA89C43CEA5C61078EB46586C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21EC5FD08FE040CFBD4D47E1E7DBEE39">
+    <w:name w:val="21EC5FD08FE040CFBD4D47E1E7DBEE39"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC4780C82F5E4B6CADD0DEE976BA3C3F">
+    <w:name w:val="CC4780C82F5E4B6CADD0DEE976BA3C3F"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="DECYP 2023">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="001947"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="FAF8F1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="763AC7"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="F0F66E"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="E37065"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="008B7F"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="E8D9A8"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="001947"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="405374"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="986AD4"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
@@ -9795,195 +11211,444 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...3 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010035E7B8C92C39A943B16F03E83A320305" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a3715ee12ad71a25f84d0259010a3d01">
-[...2 lines deleted...]
-    <xsd:import namespace="93914aac-18ce-4482-8352-4e0afc5ba658"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DECYP Templates" ma:contentTypeID="0x010100DDD7DC831A59DF4DB1D1BB20E724F701010B00D57381C0E219074B9B4274FFD03FBAF0" ma:contentTypeVersion="76" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8a4f1592acbe5c00b97dc7ae788beba2">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="73e323e8-fcc4-4315-9e8f-db2c55330154" xmlns:ns3="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xmlns:ns4="c42b6124-4883-43ad-b9e4-8371c60bf13e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f6d254b83bcab68b644e8be0229f9430" ns1:_="" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <xsd:import namespace="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <xsd:import namespace="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:_activity" minOccurs="0"/>
-[...11 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns2:Contact_x0020_Person" minOccurs="0"/>
+                <xsd:element ref="ns3:Is_x0020_Content_x0020_Accessible" minOccurs="0"/>
+                <xsd:element ref="ns3:DECYP_x0020_Branding" minOccurs="0"/>
+                <xsd:element ref="ns3:Content_x0020_Type_x0020_Preference" minOccurs="0"/>
+                <xsd:element ref="ns2:Valid_x0020_To" minOccurs="0"/>
+                <xsd:element ref="ns2:Last_x0020_Content_x0020_Review_x0020_Date" minOccurs="0"/>
+                <xsd:element ref="ns3:Archive_x0020_Requirement" minOccurs="0"/>
+                <xsd:element ref="ns2:Metadata_x0020_Audit_x0020_Status" minOccurs="0"/>
+                <xsd:element ref="ns2:URL_x0020_Referrals" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocIdUrl"/>
+                <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
+                <xsd:element ref="ns1:n0a9e867ad2c485d813f18d125e0fcd9" minOccurs="0"/>
+                <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
+                <xsd:element ref="ns1:dcb2640943484fe9b8fca50e77597933" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:pd29a4e1f15d408ea69e8630ec6fc634" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:d2ede25913364733ba82b00f154f9896" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:HP_x0020_Content_x0020_Manager_x0020_ID" minOccurs="0"/>
+                <xsd:element ref="ns1:IsDoETemplate" minOccurs="0"/>
+                <xsd:element ref="ns1:p3462ae1d1b74acfbca60782bc9e6868" minOccurs="0"/>
+                <xsd:element ref="ns1:edfde412c3c944a58e77f303173d3848" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAllLabel" minOccurs="0"/>
+                <xsd:element ref="ns2:j61f732d337c4ddd88388d8309749f85" minOccurs="0"/>
+                <xsd:element ref="ns3:h1f1a7ebaa9c4b2aa96a60dba828a769" minOccurs="0"/>
+                <xsd:element ref="ns3:Version" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7c6c4b8c-a9c7-43ad-a135-c1fadd91b193" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_activity" ma:index="8" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+    <xsd:element name="n0a9e867ad2c485d813f18d125e0fcd9" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="n0a9e867ad2c485d813f18d125e0fcd9" ma:taxonomyFieldName="Audience1" ma:displayName="Audience" ma:readOnly="false" ma:default="69;#Staff|5334ce17-5483-4202-bd91-d920329f5a8a" ma:fieldId="{70a9e867-ad2c-485d-813f-18d125e0fcd9}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="54c39229-c50d-43f6-8608-c884ea4fdcd9" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="dcb2640943484fe9b8fca50e77597933" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="dcb2640943484fe9b8fca50e77597933" ma:taxonomyFieldName="Template_x0020_Category" ma:displayName="Template Category" ma:readOnly="false" ma:default="" ma:fieldId="{dcb26409-4348-4fe9-b8fc-a50e77597933}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="bf9e9fc3-1f73-476b-908d-40d21bcaf1d6" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="HP_x0020_Content_x0020_Manager_x0020_ID" ma:index="44" nillable="true" ma:displayName="HP Content Manager ID" ma:format="Hyperlink" ma:hidden="true" ma:internalName="HP_x0020_Content_x0020_Manager_x0020_ID" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="IsDoETemplate" ma:index="46" nillable="true" ma:displayName="IsDoETemplate" ma:default="1" ma:hidden="true" ma:internalName="IsDoETemplate" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="p3462ae1d1b74acfbca60782bc9e6868" ma:index="47" nillable="true" ma:taxonomy="true" ma:internalName="p3462ae1d1b74acfbca60782bc9e6868" ma:taxonomyFieldName="Document_x0020_Status" ma:displayName="Document Status" ma:readOnly="false" ma:default="4;#Live|bc977ed0-005e-4690-a3b4-310d5986bcf0" ma:fieldId="{93462ae1-d1b7-4acf-bca6-0782bc9e6868}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="b8094fef-d172-49cb-8ebd-6a1efd236f26" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="edfde412c3c944a58e77f303173d3848" ma:index="48" nillable="true" ma:taxonomy="true" ma:internalName="edfde412c3c944a58e77f303173d3848" ma:taxonomyFieldName="DoE_x0020_Document_x0020_Type" ma:displayName="DECYP Document Type" ma:readOnly="false" ma:default="21;#Other|9cdbc803-1fd9-40bb-a0f3-94994ce76775" ma:fieldId="{edfde412-c3c9-44a5-8e77-f303173d3848}" ma:taxonomyMulti="true" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="30b7fbcf-3bf7-4d2c-8c27-a720d68c9e94" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="73e323e8-fcc4-4315-9e8f-db2c55330154" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Contact_x0020_Person" ma:index="5" nillable="true" ma:displayName="Contact Email" ma:list="UserInfo" ma:internalName="Contact_x0020_Person" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Valid_x0020_To" ma:index="11" nillable="true" ma:displayName="Expiry Date" ma:description="Enter date of when the content is due to expire IF KNOWN" ma:format="DateOnly" ma:internalName="Valid_x0020_To" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="Last_x0020_Content_x0020_Review_x0020_Date" ma:index="12" nillable="true" ma:displayName="Last Content Review Date" ma:default="" ma:format="DateOnly" ma:internalName="Last_x0020_Content_x0020_Review_x0020_Date" ma:readOnly="false">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="Metadata_x0020_Audit_x0020_Status" ma:index="14" nillable="true" ma:displayName="Metadata Audit Status" ma:default="Not Started" ma:description="please make a selection from the choices available" ma:format="Dropdown" ma:internalName="Metadata_x0020_Audit_x0020_Status0">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Completed"/>
+          <xsd:enumeration value="In Progress"/>
+          <xsd:enumeration value="Not Started"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="URL_x0020_Referrals" ma:index="15" nillable="true" ma:displayName="Notes" ma:internalName="URL_x0020_Referrals0" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="18" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="33" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{41a7a34f-d891-4d95-bdcc-aea44559c333}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="d2ede25913364733ba82b00f154f9896" ma:index="40" nillable="true" ma:taxonomy="true" ma:internalName="d2ede25913364733ba82b00f154f9896" ma:taxonomyFieldName="Business_x0020_Unit" ma:displayName="Business Unit" ma:readOnly="false" ma:default="" ma:fieldId="{d2ede259-1336-4733-ba82-b00f154f9896}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="0a5ff6bb-b988-49bb-be8a-fbd3bbe86186" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxKeywordTaxHTField" ma:index="41" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:readOnly="false" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAllLabel" ma:index="51" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{41a7a34f-d891-4d95-bdcc-aea44559c333}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="j61f732d337c4ddd88388d8309749f85" ma:index="52" ma:taxonomy="true" ma:internalName="j61f732d337c4ddd88388d8309749f85" ma:taxonomyFieldName="Portfolio" ma:displayName="Portfolio" ma:readOnly="false" ma:fieldId="{361f732d-337c-4ddd-8838-8d8309749f85}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="402a09be-8886-4efc-b6ef-aa053bf60ca4" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Is_x0020_Content_x0020_Accessible" ma:index="8" nillable="true" ma:displayName="Is Content Accessible" ma:description="https://tasedu.sharepoint.com/sites/DigitalPublishingSelfHelp/SitePages/Checking-Word-Document-for-Accessibility.aspx" ma:format="Dropdown" ma:internalName="Is_x0020_Content_x0020_Accessible" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="Unsure"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DECYP_x0020_Branding" ma:index="9" nillable="true" ma:displayName="DECYP Branding" ma:description="Which template does the document currently use?" ma:format="RadioButtons" ma:internalName="DECYP_x0020_Branding" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="DECYP colourful branding"/>
+          <xsd:enumeration value="Other"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Content_x0020_Type_x0020_Preference" ma:index="10" nillable="true" ma:displayName="Content Type Preference" ma:default="Web Page" ma:description="Would this content be better suited for a web page or a document" ma:format="Dropdown" ma:internalName="Content_x0020_Type_x0020_Preference">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Web Page"/>
+          <xsd:enumeration value="PDF"/>
+          <xsd:enumeration value="Word"/>
+          <xsd:enumeration value="Xlsx"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Archive_x0020_Requirement" ma:index="13" nillable="true" ma:displayName="Archive Requirement" ma:description="Does this document need to be archived" ma:format="Dropdown" ma:internalName="Archive_x0020_Requirement" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Yes"/>
+          <xsd:enumeration value="No"/>
+          <xsd:enumeration value="Unsure"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdUrl" ma:index="16" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl"/>
+              <xsd:element name="Description" type="xsd:string"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocIdPersistId" ma:index="18" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_dlc_DocId" ma:index="20" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:hidden="true" ma:indexed="true" ma:internalName="_dlc_DocId" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="19" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="pd29a4e1f15d408ea69e8630ec6fc634" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="pd29a4e1f15d408ea69e8630ec6fc634" ma:taxonomyFieldName="DoE_x0020_Template_x0020_Topics" ma:displayName="DoE Template Topics" ma:readOnly="false" ma:default="" ma:fieldId="{9d29a4e1-f15d-408e-a69e-8630ec6fc634}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="7db6b8e9-6463-4514-b2b8-1b4f7ffe9884" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceSystemTags" ma:index="20" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
-[...8 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="9" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="37" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="10" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="38" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="h1f1a7ebaa9c4b2aa96a60dba828a769" ma:index="53" nillable="true" ma:taxonomy="true" ma:internalName="h1f1a7ebaa9c4b2aa96a60dba828a769" ma:taxonomyFieldName="Sub_x0020_Unit" ma:displayName="Sub Unit" ma:readOnly="false" ma:default="" ma:fieldId="{11f1a7eb-aa9c-4b2a-a96a-60dba828a769}" ma:sspId="85ab561c-b524-457e-b07c-8aed554bb3ce" ma:termSetId="a8cedd03-4e61-47ef-b0e8-11aea0932e44" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Version" ma:index="55" nillable="true" ma:displayName="Version" ma:default="" ma:hidden="true" ma:internalName="Version" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="11" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c42b6124-4883-43ad-b9e4-8371c60bf13e" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="27" nillable="true" ma:displayName="Tags" ma:hidden="true" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="28" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="30" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="31" nillable="true" ma:displayName="KeyPoints" ma:hidden="true" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="34" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="35" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="36" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="42" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="43" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" maxOccurs="1" ma:index="1" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -10029,242 +11694,471 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Value>33</Value>
+      <Value>69</Value>
+      <Value>1548</Value>
+      <Value>215</Value>
+      <Value>28</Value>
+      <Value>4977</Value>
+      <Value>9776</Value>
+      <Value>3397</Value>
+      <Value>2821</Value>
+      <Value>9517</Value>
+      <Value>5369</Value>
+      <Value>4</Value>
+      <Value>2038</Value>
+      <Value>9770</Value>
+    </TaxCatchAll>
+    <Is_x0020_Content_x0020_Accessible xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">Yes</Is_x0020_Content_x0020_Accessible>
+    <Content_x0020_Type_x0020_Preference xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">Word</Content_x0020_Type_x0020_Preference>
+    <Valid_x0020_To xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154" xsi:nil="true"/>
+    <Archive_x0020_Requirement xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">No</Archive_x0020_Requirement>
+    <TaxKeywordTaxHTField xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">template</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">69a24afe-20fa-4721-bac3-66e5ccecfa32</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">871ea328-04b8-4510-b8c0-8a40646cd219</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Duties</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">3e63e8c4-0149-4e8e-b1e0-e7e193d5410e</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">HR</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">ce8a6860-aeb9-4708-8bcd-45e6411f29f1</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">SOD</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">649a35d6-ef71-490d-bf71-c2ece9c082c0</TermId>
+        </TermInfo>
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">statement</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">d1d32147-41b0-4adf-81ab-1e9d34fd5d50</TermId>
+        </TermInfo>
+      </Terms>
+    </TaxKeywordTaxHTField>
+    <DECYP_x0020_Branding xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">DECYP colourful branding</DECYP_x0020_Branding>
+    <j61f732d337c4ddd88388d8309749f85 xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">People and Culture</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">98f34d15-e0d1-4165-bfd7-31ede476ea4f</TermId>
+        </TermInfo>
+      </Terms>
+    </j61f732d337c4ddd88388d8309749f85>
+    <n0a9e867ad2c485d813f18d125e0fcd9 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Staff</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">5334ce17-5483-4202-bd91-d920329f5a8a</TermId>
+        </TermInfo>
+      </Terms>
+    </n0a9e867ad2c485d813f18d125e0fcd9>
+    <d2ede25913364733ba82b00f154f9896 xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment, Payroll, People Systems and Data</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">17bbda43-a02a-495b-a137-f1a732e6f3ce</TermId>
+        </TermInfo>
+      </Terms>
+    </d2ede25913364733ba82b00f154f9896>
+    <_dlc_DocIdPersistId xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xsi:nil="true"/>
+    <h1f1a7ebaa9c4b2aa96a60dba828a769 xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Recruitment</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">31aac6b6-4102-4586-be15-9290cec0932a</TermId>
+        </TermInfo>
+      </Terms>
+    </h1f1a7ebaa9c4b2aa96a60dba828a769>
+    <Metadata_x0020_Audit_x0020_Status xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">Completed</Metadata_x0020_Audit_x0020_Status>
+    <IsDoETemplate xmlns="http://schemas.microsoft.com/sharepoint/v3">true</IsDoETemplate>
+    <Last_x0020_Content_x0020_Review_x0020_Date xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">2025-09-18T14:00:00+00:00</Last_x0020_Content_x0020_Review_x0020_Date>
+    <URL_x0020_Referrals xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154" xsi:nil="true"/>
+    <p3462ae1d1b74acfbca60782bc9e6868 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Live</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bc977ed0-005e-4690-a3b4-310d5986bcf0</TermId>
+        </TermInfo>
+      </Terms>
+    </p3462ae1d1b74acfbca60782bc9e6868>
+    <pd29a4e1f15d408ea69e8630ec6fc634 xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DoE Design Style Guide</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">14cffd82-d560-4797-b51c-5d96ba2b0829</TermId>
+        </TermInfo>
+      </Terms>
+    </pd29a4e1f15d408ea69e8630ec6fc634>
+    <Version xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2" xsi:nil="true"/>
+    <Contact_x0020_Person xmlns="73e323e8-fcc4-4315-9e8f-db2c55330154">
+      <UserInfo>
+        <DisplayName>HR Recruitment</DisplayName>
+        <AccountId>14208</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Contact_x0020_Person>
+    <dcb2640943484fe9b8fca50e77597933 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">DECYP Brand - Designed Templates</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</TermId>
+        </TermInfo>
+      </Terms>
+    </dcb2640943484fe9b8fca50e77597933>
+    <HP_x0020_Content_x0020_Manager_x0020_ID xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </HP_x0020_Content_x0020_Manager_x0020_ID>
+    <edfde412c3c944a58e77f303173d3848 xmlns="http://schemas.microsoft.com/sharepoint/v3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Template</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">85897c92-c882-4165-879a-2f460318d4ff</TermId>
+        </TermInfo>
+      </Terms>
+    </edfde412c3c944a58e77f303173d3848>
+    <_dlc_DocId xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">TASED-408985228-1720</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2">
+      <Url>https://tasedu.sharepoint.com/sites/intranet/_layouts/15/DocIdRedir.aspx?ID=TASED-408985228-1720</Url>
+      <Description>TASED-408985228-1720</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
-<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
-[...3 lines deleted...]
-</FormTemplates>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAAEA59A-232E-4C11-A59E-25F44E283144}">
-[...9 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDF84BAF-F901-450E-9D2A-976946BF76A0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92E662E9-C969-401D-8C47-7CEF6BC726DD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{548C2AA6-8782-4066-9418-59F4B7C5B462}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="7c6c4b8c-a9c7-43ad-a135-c1fadd91b193"/>
-    <ds:schemaRef ds:uri="93914aac-18ce-4482-8352-4e0afc5ba658"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <ds:schemaRef ds:uri="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <ds:schemaRef ds:uri="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F97C4AF-7DFD-4808-9EA7-7AD6B74F7556}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="73e323e8-fcc4-4315-9e8f-db2c55330154"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="f4d687a3-763f-4c4d-a2c3-3894f6ee9db2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c42b6124-4883-43ad-b9e4-8371c60bf13e"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF03EDAF-F1B0-4710-BB70-361CBE105F20}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Statements of Duties Template</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11957</Characters>
+  <Pages>5</Pages>
+  <Words>1463</Words>
+  <Characters>8837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>229</Lines>
-  <Paragraphs>133</Paragraphs>
+  <Lines>165</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Position Title</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Department of Education</Company>
+  <Manager/>
+  <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13903</CharactersWithSpaces>
+  <CharactersWithSpaces>10250</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Position Title</dc:title>
+  <dc:title>Laboratory Technician</dc:title>
   <dc:subject/>
-  <dc:creator>Dinnessen, Cameron</dc:creator>
-  <cp:keywords/>
+  <dc:creator>Lovell, Bradie</dc:creator>
+  <cp:keywords>SOD; HR; Duties; statement; Recruitment; template</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010035E7B8C92C39A943B16F03E83A320305</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Sub_x0020_Category">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c14f00b4-ec17-40fc-a818-d99170b2def0</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="i6e9c3b3fb6741098ef9fbc5ae984e01">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Audience1">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Business Unit">
+    <vt:lpwstr>9770;#Recruitment, Payroll, People Systems and Data|17bbda43-a02a-495b-a137-f1a732e6f3ce</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TaxKeyword">
+    <vt:lpwstr>33;#template|69a24afe-20fa-4721-bac3-66e5ccecfa32;#2038;#Recruitment|871ea328-04b8-4510-b8c0-8a40646cd219;#5369;#Duties|3e63e8c4-0149-4e8e-b1e0-e7e193d5410e;#215;#HR|ce8a6860-aeb9-4708-8bcd-45e6411f29f1;#3397;#SOD|649a35d6-ef71-490d-bf71-c2ece9c082c0;#1548;#statement|d1d32147-41b0-4adf-81ab-1e9d34fd5d50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="DoE Template Topics">
+    <vt:lpwstr>2821;#DoE Design Style Guide|14cffd82-d560-4797-b51c-5d96ba2b0829</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DoE Strategic Plan Topics">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Snapshot Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Topic">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="j727237256e34e7f80ae69530d2a565d">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Audience - Content Manager">
+    <vt:lpwstr>;#Staff;#</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TAS DoE Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="a1c4f6224d154fedbb480523bb53bb66">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="ContentTypeId">
+    <vt:lpwstr>0x010100DDD7DC831A59DF4DB1D1BB20E724F701010B00D57381C0E219074B9B4274FFD03FBAF0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="TAS_x0020_DoE_x0020_Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Business Unit_Temp">
+    <vt:lpwstr>83;#Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Template Category">
+    <vt:lpwstr>4977;#DECYP Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Snapshot_x0020_Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="n5587f6a348f4de8ab3182c36b739ec6">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Sub Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Division">
+    <vt:lpwstr>3;#Strategy and Performance|64554304-9658-4477-8215-887b6d4fcbb5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="DoE_x0020_Strategic_x0020_Plan_x0020_Topics">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document Status">
+    <vt:lpwstr>4;#Live|bc977ed0-005e-4690-a3b4-310d5986bcf0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="l840ed7ca75046469cea8eb94f5ddcb7">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Teacher Learning Centre Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Audience1">
     <vt:lpwstr>69;#Staff|5334ce17-5483-4202-bd91-d920329f5a8a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Business Unit">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TaxKeyword">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Subject Title">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="DoE Template Topics">
-    <vt:lpwstr>2179;#DoE - General|f9060b02-02e3-440b-b60d-341854c3ce04</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Year">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Template Category">
-    <vt:lpwstr>4977;#DoE Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document Category">
+    <vt:lpwstr>7;#Administration|b709059c-9716-4094-91ad-aa3d7635dc2d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Division">
-    <vt:lpwstr>3;#Strategy and Performance|64554304-9658-4477-8215-887b6d4fcbb5</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="jc6636d59a3841d6a003805cc0af7d55">
+    <vt:lpwstr>Strategic Marketing Communications and Media|f6d9077c-8163-46d2-832d-7663a09bc4db</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Document Status">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="b5a660e2555540328d9f084305c28a7f">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="DoE Document Type">
+    <vt:lpwstr>28;#Template|85897c92-c882-4165-879a-2f460318d4ff</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="b85bbc721aa94cb2b422cc2232ef3687">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Teacher_x0020_Learning_x0020_Centre_x0020_Category">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>eeed6e89-013e-4177-a74b-daf02e31f347</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="DoE_x0020_Document_x0020_Type">
+    <vt:lpwstr>28;#Template|85897c92-c882-4165-879a-2f460318d4ff</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Sub Unit">
+    <vt:lpwstr>9776;#Recruitment|31aac6b6-4102-4586-be15-9290cec0932a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_x0020_Status">
     <vt:lpwstr>4;#Live|bc977ed0-005e-4690-a3b4-310d5986bcf0</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="DoE Document Type">
-    <vt:lpwstr>28;#Template|85897c92-c882-4165-879a-2f460318d4ff</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="DoE_x0020_Template_x0020_Topics">
+    <vt:lpwstr>2821;#DoE Design Style Guide|14cffd82-d560-4797-b51c-5d96ba2b0829</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Audience - Content Manager">
-    <vt:lpwstr>;#Staff;#</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Portfolio">
+    <vt:lpwstr>9517;#People and Culture|98f34d15-e0d1-4165-bfd7-31ede476ea4f</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Sub_x0020_Category">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Template_x0020_Category">
+    <vt:lpwstr>4977;#DECYP Brand - Designed Templates|0a854b76-3f9e-4adf-8e49-eb04dbc7eecc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="lcf76f155ced4ddcb4097134ff3c332f">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="i6e9c3b3fb6741098ef9fbc5ae984e01">
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Business_x0020_Unit">
+    <vt:lpwstr>9770;#Recruitment, Payroll, People Systems and Data|17bbda43-a02a-495b-a137-f1a732e6f3ce</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="DoE Strategic Plan Topics">
-[...66 lines deleted...]
-    <vt:lpwstr/>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Sub_x0020_Unit">
+    <vt:lpwstr>9776;#Recruitment|31aac6b6-4102-4586-be15-9290cec0932a</vt:lpwstr>
   </property>
 </Properties>
 </file>