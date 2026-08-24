--- v0 (2025-10-25)
+++ v1 (2026-08-24)
@@ -32,50 +32,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="001947" w:themeColor="accent6"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="1716622775"/>
         <w:placeholder>
           <w:docPart w:val="21A836E334B444A8AECB9B4A46A9F5B2"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="12EBF08F" w14:textId="6B40B962" w:rsidR="009D6E8A" w:rsidRPr="00274CC1" w:rsidRDefault="003B2059" w:rsidP="001C1052">
           <w:pPr>
             <w:pStyle w:val="Title"/>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="003B2059">
             <w:rPr>
               <w:color w:val="001947" w:themeColor="accent6"/>
               <w:sz w:val="48"/>
               <w:szCs w:val="48"/>
             </w:rPr>
             <w:t>Child Safety and Wellbeing Worker</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:bookmarkStart w:id="0" w:name="_Toc503689211" w:displacedByCustomXml="prev"/>
     <w:tbl>
       <w:tblPr>
@@ -99,65 +100,65 @@
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="007868A8" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E8310E">
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">STATEMENT OF DUTIES </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2653AC2E" w14:textId="7CBF5E64" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="003B2059" w:rsidP="001C1052">
+          <w:p w14:paraId="2653AC2E" w14:textId="031C1CB7" w:rsidR="009D6E8A" w:rsidRPr="0057614B" w:rsidRDefault="003A412E" w:rsidP="001C1052">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="001947" w:themeColor="accent6"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>February 2023</w:t>
+              <w:t>march 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="78B0560F" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F642517" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -220,50 +221,51 @@
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1794978893"/>
             <w:placeholder>
               <w:docPart w:val="6CE984C0F15E474F99B9EB957EA0A5F1"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Business Operations and Support" w:value="Business Operations and Support"/>
               <w:listItem w:displayText="Child Safety and Youth Justice Operations" w:value="Child Safety and Youth Justice Operations"/>
               <w:listItem w:displayText="Continuous Improvement and Evaluation" w:value="Continuous Improvement and Evaluation"/>
               <w:listItem w:displayText="Development and Support" w:value="Development and Support"/>
               <w:listItem w:displayText="Education Regulation" w:value="Education Regulation"/>
               <w:listItem w:displayText="Keeping Children Safe" w:value="Keeping Children Safe"/>
               <w:listItem w:displayText="Office of the Secretary" w:value="Office of the Secretary"/>
               <w:listItem w:displayText="Schools and Early Years" w:value="Schools and Early Years"/>
               <w:listItem w:displayText="Services for Youth Justice" w:value="Services for Youth Justice"/>
             </w:dropDownList>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6540" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
               <w:p w14:paraId="50822FD3" w14:textId="47005939" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="003B2059" w:rsidP="001C1052">
                 <w:pPr>
                   <w:pStyle w:val="TableBodyText"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="003B2059">
                   <w:rPr>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Child Safety and Youth Justice Operations</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
@@ -539,88 +541,93 @@
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35108FE7" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00D603EF" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employment Conditions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="576D5148" w14:textId="5DBA8BEE" w:rsidR="00BE1A22" w:rsidRPr="003B2059" w:rsidRDefault="00000000" w:rsidP="001C1052">
+          <w:p w14:paraId="576D5148" w14:textId="5DBA8BEE" w:rsidR="00BE1A22" w:rsidRPr="003B2059" w:rsidRDefault="00D26E1A" w:rsidP="001C1052">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="PlaceholderText"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="PlaceholderText"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="86980238"/>
                 <w:placeholder>
                   <w:docPart w:val="5ACFEE0624904313B03BAFB483C09BF9"/>
                 </w:placeholder>
                 <w:comboBox>
                   <w:listItem w:displayText="Choose an Item" w:value="Choose an Item"/>
                   <w:listItem w:displayText="Casual" w:value="Casual"/>
                   <w:listItem w:displayText="Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Fixed-term, Full-time" w:value="Fixed-term, Full-time"/>
                   <w:listItem w:displayText="Fixed-term, Full-time/Part-time" w:value="Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Fixed-term, Part-time" w:value="Fixed-term, Part-time"/>
                   <w:listItem w:displayText="Permanent/Casual, Full-time/Part-time/Casual" w:value="Permanent/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual" w:value="Permanent/Fixed-term/Casual, Full-time/Part-time/Casual"/>
                   <w:listItem w:displayText="Permanent/Fixed-term, Full-time/Part-time" w:value="Permanent/Fixed-term, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Full-time" w:value="Permanent, Full-time"/>
                   <w:listItem w:displayText="Permanent, Full-time/Part-time" w:value="Permanent, Full-time/Part-time"/>
                   <w:listItem w:displayText="Permanent, Part-time" w:value="Permanent, Part-time"/>
                   <w:listItem w:displayText="Fixed-term/Permanent, Part-Time" w:value="Fixed-term/Permanent, Part-Time"/>
                 </w:comboBox>
               </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="PlaceholderText"/>
+                </w:rPr>
+              </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidR="003B2059" w:rsidRPr="003B2059">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:color w:val="auto"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Permanent, Full-time</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="17D4121F" w14:textId="5BE34EA0" w:rsidR="009D6E8A" w:rsidRPr="003B2059" w:rsidRDefault="003B2059" w:rsidP="001C1052">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
@@ -649,81 +656,82 @@
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B435C73" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="223E7BA0" w14:textId="171DD877" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00000000" w:rsidP="001C1052">
+          <w:p w14:paraId="223E7BA0" w14:textId="171DD877" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D26E1A" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-787747809"/>
                 <w:placeholder>
                   <w:docPart w:val="1CE6FDFB7F0946E0ABB3E7C67A488CB4"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="South" w:value="South"/>
                   <w:listItem w:displayText="North" w:value="North"/>
                   <w:listItem w:displayText="North-West" w:value="North-West"/>
                   <w:listItem w:displayText="Statewide" w:value="Statewide"/>
                   <w:listItem w:displayText="South, North" w:value="South, North"/>
                   <w:listItem w:displayText="North, North-West" w:value="North, North-West"/>
                   <w:listItem w:displayText="South, North-West" w:value="South, North-West"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B2059" w:rsidRPr="003B2059">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>South</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C241C" w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="7BFF652B" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -734,76 +742,77 @@
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="337AE0AD" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Check Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0A2378" w14:textId="16DA49B8" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00000000" w:rsidP="001C1052">
+          <w:p w14:paraId="0C0A2378" w14:textId="16DA49B8" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D26E1A" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="331334461"/>
                 <w:placeholder>
                   <w:docPart w:val="280207CAC88F468B8F6279BBE31AF27F"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Annulled" w:value="Annulled"/>
                   <w:listItem w:displayText="Schedule 1" w:value="Schedule 1"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B2059" w:rsidRPr="003B2059">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Schedule 1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C241C" w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D2771F" w14:paraId="1B304743" w14:textId="77777777" w:rsidTr="00D2771F">
         <w:trPr>
           <w:trHeight w:val="362"/>
@@ -813,77 +822,78 @@
             <w:tcW w:w="3152" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FD913C4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00D603EF" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D603EF">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Check Frequency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6540" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="15D80479" w14:textId="052C7D94" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00000000" w:rsidP="001C1052">
+          <w:p w14:paraId="15D80479" w14:textId="052C7D94" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D26E1A" w:rsidP="001C1052">
             <w:pPr>
               <w:pStyle w:val="TableBodyText"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2123720829"/>
                 <w:placeholder>
                   <w:docPart w:val="8508CAAD93424D82BE9DBD8912AD8AC7"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Pre-employment" w:value="Pre-employment"/>
                   <w:listItem w:displayText="Pre-employment and Recurrent" w:value="Pre-employment and Recurrent"/>
                 </w:dropDownList>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003B2059" w:rsidRPr="003B2059">
                   <w:rPr>
                     <w:rFonts w:eastAsia="Times New Roman"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>Pre-employment</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008C241C" w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="262A9CC0" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
@@ -913,67 +923,51 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Strong Families, Safe Kids </w:t>
       </w:r>
       <w:r w:rsidRPr="000E1239">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Advice and Referral </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Line</w:t>
       </w:r>
       <w:r w:rsidRPr="000E1239">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is a contact point for people seeking information, advice and assistance if they have concerns about a child and their family. The service provides information and advice about service options and other approaches for responding to the needs of children and families.  When a child and their family need assistance the service may provide this through referral to another service, or in some circumstances if a child </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> at risk, the service may refer the matter to the Child Safety Service for assessment.</w:t>
+        <w:t xml:space="preserve"> is a contact point for people seeking information, advice and assistance if they have concerns about a child and their family. The service provides information and advice about service options and other approaches for responding to the needs of children and families.  When a child and their family need assistance the service may provide this through referral to another service, or in some circumstances if a child is considered to be at risk, the service may refer the matter to the Child Safety Service for assessment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72554CE3" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:lastRenderedPageBreak/>
         <w:t>Primary Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68EF7B8D" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="003B2059" w:rsidRDefault="003B2059" w:rsidP="003B2059">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2059">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -984,67 +978,51 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="927"/>
           <w:tab w:val="num" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47B85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Conduct safety and wellbeing conversations to identify the most appropriate response </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the best interests of the child.</w:t>
+        <w:t>Conduct safety and wellbeing conversations to identify the most appropriate response in regard to the best interests of the child.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E22F88F" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="00E47B85" w:rsidRDefault="003B2059" w:rsidP="003B2059">
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="927"/>
           <w:tab w:val="num" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47B85">
         <w:rPr>
@@ -1087,372 +1065,702 @@
       <w:pPr>
         <w:pStyle w:val="ListBullet"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="927"/>
           <w:tab w:val="num" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E47B85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Activate a strengths-based response where a child </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Activate a strengths-based response where a child is considered to be at risk and where work with the family and their networks is necessary to build safety for the child within their family context.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D642F41" w14:textId="02E624E8" w:rsidR="00AB42EE" w:rsidRDefault="003B2059" w:rsidP="001C1052">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E47B85">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>is considered to be</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> at risk and where work with the family and their networks is necessary to build safety for the child within their family context.</w:t>
+        <w:t>Provide information, advice and support to professionals and community members to build their capacity to work with families who are experiencing difficulties which are impacting the safety and wellbeing of their children.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8EEB8E" w14:textId="5CEAC2B8" w:rsidR="003B2059" w:rsidRPr="00604780" w:rsidRDefault="003B2059" w:rsidP="001C1052">
+    <w:p w14:paraId="1274067E" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="0032294C" w:rsidRDefault="00AB42EE" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...11 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="63D9E0A1" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Level of Responsibility/Direction and Supervision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A56102A" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="001E7705" w:rsidRDefault="003B2059" w:rsidP="003B2059">
+    <w:p w14:paraId="75B69128" w14:textId="688652B3" w:rsidR="00264E77" w:rsidRDefault="000C0F91" w:rsidP="008F4650">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk127543251"/>
-      <w:r w:rsidRPr="001E7705">
-[...4 lines deleted...]
-        <w:t>Under general supervision from the Team Leader, Clinical Practice Consultant and Educator, or State Manager, the Child Safety and Wellbeing Worker will:</w:t>
+      <w:r w:rsidRPr="0032294C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under general supervision from the </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4650">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Practice Leader (ARL)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032294C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>occupan</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4650">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4650">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032294C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be allocated to either the Primary (Initial) Screening and Triage Team or the Secondary Triage Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0F91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, depending on operational requirements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B6D40E" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="001E7705" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="75F336C1" w14:textId="6781B2D5" w:rsidR="000C0F91" w:rsidRDefault="000C0F91" w:rsidP="008F4650">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032294C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Occupants can expect to receive training and support to work effectively across both triage </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C0F91">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>functions and may be required to undertake duties aligned to either team to support service demand and continuity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F1A648" w14:textId="75083AE1" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44987">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>occupant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7684FA9C" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7705">
-[...4 lines deleted...]
-        <w:t>Work within the Strong Families, Safe Kids Advice and Referral Line team to undertake the primary tasks assigned.</w:t>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exercising professional judgement within delegated authority, legislative requirements, policies, procedures, decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>making frameworks and required timeframes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF1EAC9" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="001E7705" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="668F266F" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7705">
-[...4 lines deleted...]
-        <w:t>Work within designated delegations, legislative requirements, set guidelines and timeframes.</w:t>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Demonstrating integrity, confidentiality and respectful, client</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>centred practice in all interactions with children, families and callers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC908B9" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="001E7705" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="1CC26298" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7705">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> perform duties.</w:t>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensuring compliance with Work Health and Safety requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746063AA" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="001E7705" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="684D14C4" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="46"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7705">
-[...4 lines deleted...]
-        <w:t>Use general guidelines, Departmental procedure manuals and documents to exercise professional judgement when working under limited direction.</w:t>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maintaining accurate, timely and defensible records of information, analysis and decisions in CPIS and related systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DC7562" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="001E7705" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...2 lines deleted...]
-        <w:keepLines/>
+    <w:p w14:paraId="4F1DBD83" w14:textId="77777777" w:rsidR="004F5ECB" w:rsidRDefault="004F5ECB" w:rsidP="004F5ECB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0122535D" w14:textId="77777777" w:rsidR="004F5ECB" w:rsidRDefault="004F5ECB" w:rsidP="004F5ECB">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D36170E" w14:textId="77777777" w:rsidR="004F5ECB" w:rsidRPr="00AB42EE" w:rsidRDefault="004F5ECB" w:rsidP="0032294C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7022A234" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Primary Triage Responsibilities (where assigned)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB5A085" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When allocated to the Primary Screening and Triage Team, the worker is responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01DC036F" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="40"/>
+          <w:numId w:val="47"/>
         </w:numPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E7705">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Undertake work with integrity and honesty, adhering to confidentiality requirements, and demonstrate a commitment to working with people who contact the Strong Families, Safe Kids Advice and Referral Line </w:t>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ensuring the timely and accurate receipt, recording and screening of notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="707C6933" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applying approved decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>making frameworks to determine appropriate initial pathways, including closure, referral or transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDCCC5A" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Analysing information, including relevant child safety history, to support sound and proportionate triage decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04988F29" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Making pathway decisions as promptly as practicable to minimise delays in responding to potential risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0140910F" w14:textId="77777777" w:rsidR="004F5ECB" w:rsidRPr="00AB42EE" w:rsidRDefault="004F5ECB" w:rsidP="0032294C">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB8D21D" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Secondary Triage Responsibilities (where assigned)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C61818C" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>When allocated to the Secondary Triage Team, the worker is responsible for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33B397A0" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gathering and analysing information to assess safety and risk where immediate intervention is not required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BCC9EB5" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Completing Initial Assessments and applying the Tasmanian Risk Framework to inform decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>making.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F14777" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Determining and progressing appropriate pathways, including referral, child safety assessment or closure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4F8589" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="00AB42EE" w:rsidRDefault="00AB42EE" w:rsidP="00AB42EE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB42EE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presenting matters requiring assessment to the Weekly Allocation Meeting and managing matters retained within Secondary Triage in accordance with policy timeframes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02083381" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2059">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">It is the responsibility of the occupant to actively participate, promote and model behaviours which are consistent with the Department's commitment to the safety and wellbeing of children and young people. This includes the prevention, identification and reporting of child abuse and behaviours which are not consistent with the Department's values. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FAC9CD4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2059">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The occupant is responsible for complying with all Agency policies and procedures, including those relating to fraud and corruption control, record management, confidentiality,</w:t>
       </w:r>
       <w:r w:rsidR="005C26ED" w:rsidRPr="003B2059">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> conduct and behaviour, </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2059">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mandatory reporting, education, training and assessment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B494BB" w14:textId="77777777" w:rsidR="00E1097B" w:rsidRDefault="00E1097B">
-[...11 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="4658A768" w14:textId="58FD616A" w:rsidR="00AB42EE" w:rsidRDefault="00D2771F" w:rsidP="0032294C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003B2059">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Department has a range of delegations across the operational portfolio’s which include Finance, People Services and Support (HR) and Facilities. The occupant is responsible for ascertaining the delegations that are assigned to these duties and is expected to exercise any applicable delegations prudently and in accordance with a range of Acts, Regulations, Awards, administrative authorities and functional arrangements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C093700" w14:textId="73F9DD88" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="6C89F82E" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="003B2059" w:rsidRDefault="00AB42EE" w:rsidP="0032294C">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="1AEE135A" w14:textId="77777777" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
+    <w:p w14:paraId="6ECBFABA" w14:textId="77777777" w:rsidR="004F5ECB" w:rsidRDefault="004F5ECB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="011947"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="011947"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AEE135A" w14:textId="49CA3E7C" w:rsidR="001733FD" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Primary Duties</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709BB743" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="ED7D31"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DD144F8" wp14:editId="504FABA5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6350</wp:posOffset>
                 </wp:positionH>
@@ -1685,114 +1993,82 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086603A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a summary to the Team Leader for presentation at the weekly review meeting in relation to children who have </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> at risk and who required assistance and monitoring of their safety.</w:t>
+        <w:t>Provide a summary to the Team Leader for presentation at the weekly review meeting in relation to children who have been considered to be at risk and who required assistance and monitoring of their safety.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1171FA0E" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="0086603A" w:rsidRDefault="003B2059" w:rsidP="003B2059">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086603A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Activate a strengths-based response where a child </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> at risk and where work with the family and their networks is necessary to build safety for the child within their family context.</w:t>
+        <w:t>Activate a strengths-based response where a child is considered to be at risk and where work with the family and their networks is necessary to build safety for the child within their family context.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C929977" w14:textId="22A72A6F" w:rsidR="003B2059" w:rsidRPr="00C94B5E" w:rsidRDefault="003B2059" w:rsidP="003B2059">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1827,51 +2103,51 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The incumbent can expect to be allocated duties, not specifically mentioned in this document, that are within the capacity, qualifications and experience normally expected from persons occupying positions at this classification level.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0843990B" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+    <w:p w14:paraId="089EA922" w14:textId="77777777" w:rsidR="00AB42EE" w:rsidRPr="0032294C" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the </w:t>
@@ -1898,72 +2174,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the incumbent will a</w:t>
       </w:r>
       <w:r w:rsidRPr="004B6022">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ctively participate</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in and contribute to the maintenance of safe working conditions and practices, including the development and implementation of improvement initiatives, safeguarding practices and all mandatory training requirements. </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="0843990B" w14:textId="747A0855" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="0032294C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="227"/>
+          <w:tab w:val="clear" w:pos="454"/>
+          <w:tab w:val="clear" w:pos="680"/>
+          <w:tab w:val="clear" w:pos="907"/>
+          <w:tab w:val="clear" w:pos="1134"/>
+          <w:tab w:val="clear" w:pos="1361"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r w:rsidRPr="009E7E2F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2452EF13" w14:textId="77777777" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Selection Criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CAA6899" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A0A35">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The following specific selection criteria must be addressed by candidates. The nominated position objective and duties contained in this statement of duties must also be used to assist in the interpretation of these selection criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507B6E01" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003A0A35" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -2059,51 +2351,59 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103F8B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Demonstrated ability to establish rapport quickly and to develop and maintain professional relationships with callers that maximise the participation of professional callers and community and family members to ensure the best outcome for children and families.</w:t>
+        <w:t xml:space="preserve">Demonstrated ability to establish rapport quickly and to develop and maintain professional relationships with callers that maximise the participation of professional </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103F8B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>callers and community and family members to ensure the best outcome for children and families.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F782059" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="00103F8B" w:rsidRDefault="003B2059" w:rsidP="003B2059">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2221,67 +2521,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00103F8B">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Demonstrated ability to manage situations where there is a high degree of uncertainty and ambiguity and </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> skilfully use professional confidence and authority, together with well-developed organisational and time management skills, with a proven ability to deal with competing demands within established timeframes. </w:t>
+        <w:t xml:space="preserve">Demonstrated ability to manage situations where there is a high degree of uncertainty and ambiguity and is able to skilfully use professional confidence and authority, together with well-developed organisational and time management skills, with a proven ability to deal with competing demands within established timeframes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1163E4C7" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00935713" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="227"/>
           <w:tab w:val="clear" w:pos="454"/>
           <w:tab w:val="clear" w:pos="680"/>
           <w:tab w:val="clear" w:pos="907"/>
           <w:tab w:val="clear" w:pos="1134"/>
           <w:tab w:val="clear" w:pos="1361"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -2329,130 +2613,93 @@
         <w:t xml:space="preserve">through </w:t>
       </w:r>
       <w:r w:rsidR="0030202C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">individual </w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>behaviours and actions.</w:t>
       </w:r>
       <w:r w:rsidR="00D2771F" w:rsidRPr="009C0CF5" w:rsidDel="009C0CF5">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A99C60B" w14:textId="77777777" w:rsidR="003B2059" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...9 lines deleted...]
-    <w:p w14:paraId="7EB9C527" w14:textId="77777777" w:rsidR="00E1097B" w:rsidRDefault="00E1097B">
+    <w:p w14:paraId="7EB9C527" w14:textId="3BC4D2E6" w:rsidR="00E1097B" w:rsidRDefault="00E1097B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="011947"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="404C6B74" w14:textId="51BA9A2E" w:rsidR="009D6E8A" w:rsidRPr="00190B67" w:rsidRDefault="009D6E8A" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EC30DB7" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
           <w:color w:val="011947"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk119596995"/>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Registration/licences that are essential requirements of this role must remain current and valid at all times </w:t>
       </w:r>
       <w:r w:rsidR="00E8310E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">whilst employed and the status of these may be checked at any time during employment. </w:t>
       </w:r>
       <w:r w:rsidRPr="000D7012">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>It is the employee’s responsibility to advise the Department if there is any change to the status of a registration/licence. This includes notifying the Department of any new criminal charges or convictions and/or if a registration/licence is revoked, cancelled or has conditions applied.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="DECYPPlainHR"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -2472,579 +2719,746 @@
           </w:tcPr>
           <w:p w14:paraId="2BF217BF" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="006373A0" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_Hlk173332693"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00A65F3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Essential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0185D44E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="0185D44E" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="168"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B732A4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Current Tasmanian Registration to Work with Vulnerable People (Registration Status – Employment)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A690874" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="003B2059" w:rsidRDefault="003B2059" w:rsidP="003B2059">
-[...100 lines deleted...]
-          <w:p w14:paraId="12B20C70" w14:textId="54CC5176" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="0D98E763" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="168"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">The Head of the State Service has determined that the person nominated for this job is to satisfy a pre-employment check before taking up the appointment, on promotion or transfer. The following checks are to be conducted:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5393CD99" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="3DF18AC5" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="487"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conviction checks in the following areas:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6843472A" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="76657E2E" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="498"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>crimes of violence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="780DF544" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="2EA6AA04" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="498"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>sex related offences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A8717D4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="4AD5264E" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="498"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>serious drug offences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BAA1009" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="6E2B69C8" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="498"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>crimes involving dishonesty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0635F1F4" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="128609A2" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="003B2059" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="498"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>serious traffic offences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E8FD875" w14:textId="77777777" w:rsidR="0030202C" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="42C7776C" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="487"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2059">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Identification check</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F6FF0E5" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="5B716B86" w14:textId="592A31DB" w:rsidR="00BC272B" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="227"/>
                 <w:tab w:val="clear" w:pos="454"/>
                 <w:tab w:val="clear" w:pos="680"/>
                 <w:tab w:val="clear" w:pos="907"/>
                 <w:tab w:val="clear" w:pos="1134"/>
                 <w:tab w:val="clear" w:pos="1361"/>
               </w:tabs>
               <w:spacing w:before="120"/>
               <w:ind w:hanging="487"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2059">
+            <w:r w:rsidRPr="006911C8">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Disciplinary actions in previous employment check</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="6667FD7A" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="006911C8" w:rsidRDefault="00BC272B" w:rsidP="006911C8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="clear" w:pos="454"/>
+                <w:tab w:val="clear" w:pos="680"/>
+                <w:tab w:val="clear" w:pos="907"/>
+                <w:tab w:val="clear" w:pos="1134"/>
+                <w:tab w:val="clear" w:pos="1361"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="1080" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B30B554" w14:textId="235FD220" w:rsidR="0050756C" w:rsidRPr="00BC272B" w:rsidRDefault="003B2059" w:rsidP="00BC272B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003B2059">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A tertiary qualification approved by the relevant National Board, for example a Bachelor of Social Work, and eligibility for membership with the relevant National Board or professional association; or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66775BC7" w14:textId="2E0CE773" w:rsidR="0050756C" w:rsidRPr="0050756C" w:rsidRDefault="0050756C" w:rsidP="006911C8">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="168"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050756C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They have completed an AQF level 7 qualification (Bachelor Degree) in a discipline considered relevant to the work that is not an Allied Health Profession, and they have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006911C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>relevant experience</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC272B" w:rsidRPr="00BC272B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0050756C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C4C70DC" w14:textId="70222A01" w:rsidR="00BC272B" w:rsidRDefault="0050756C" w:rsidP="00BC272B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="145"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0050756C">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They have completed an AQF level 5 or 6 (Associate Degree, Advanced Diploma or Diploma) in a discipline considered relevant to the work, and they have </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006911C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>relevant experienc</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC272B" w:rsidRPr="006911C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC272B" w:rsidRPr="00BC272B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E44AB10" w14:textId="77777777" w:rsidR="00BC272B" w:rsidRPr="00BC272B" w:rsidRDefault="00BC272B" w:rsidP="00BC272B">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="145"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53A9334A" w14:textId="19D4E3B5" w:rsidR="0050756C" w:rsidRPr="006911C8" w:rsidRDefault="00BC272B" w:rsidP="006911C8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="145"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>‘</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006911C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Relevant experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>’</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006911C8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> means case management/casework practice within a child safety or similar context or experience within the broader human/family services sector in particular child/maternal health, mental health, drug and alcohol, community health or youth health.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5507042A" w14:textId="77777777" w:rsidR="0050756C" w:rsidRPr="003B2059" w:rsidRDefault="0050756C" w:rsidP="006911C8">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="145"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F6FF0E5" w14:textId="036497BB" w:rsidR="00D2771F" w:rsidRPr="003B2059" w:rsidRDefault="00D2771F" w:rsidP="006911C8">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="clear" w:pos="454"/>
+                <w:tab w:val="clear" w:pos="680"/>
+                <w:tab w:val="clear" w:pos="907"/>
+                <w:tab w:val="clear" w:pos="1134"/>
+                <w:tab w:val="clear" w:pos="1361"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:left="1080" w:firstLine="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D2771F" w14:paraId="6C4E634F" w14:textId="77777777" w:rsidTr="00D2771F">
+      <w:tr w:rsidR="00D2771F" w14:paraId="6C4E634F" w14:textId="77777777" w:rsidTr="006911C8">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="1527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1875" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="114C750F" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
+          <w:p w14:paraId="114C750F" w14:textId="451D953C" w:rsidR="00D2771F" w:rsidRPr="00A65F3B" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A65F3B">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7763" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D9C329B" w14:textId="6D651204" w:rsidR="00D2771F" w:rsidRPr="00C13D8F" w:rsidRDefault="003B2059" w:rsidP="00342CE2">
+          <w:p w14:paraId="4EA0CF94" w14:textId="77777777" w:rsidR="0050756C" w:rsidRPr="0050756C" w:rsidRDefault="0050756C" w:rsidP="0050756C">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D9C329B" w14:textId="1AF2F065" w:rsidR="00D2771F" w:rsidRPr="00C13D8F" w:rsidRDefault="00D2771F" w:rsidP="006911C8">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="168"/>
               <w:jc w:val="both"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00342CE2">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="1644C969" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei"/>
           <w:color w:val="011947"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Working within the Department </w:t>
       </w:r>
       <w:r w:rsidRPr="00611319">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00190B67">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:t>Education, Children and Young People</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67EF706C" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="001C1052">
       <w:pPr>
@@ -3131,131 +3545,100 @@
         <w:t xml:space="preserve">Our values of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Connection, Courage, Growth, Respect, </w:t>
       </w:r>
       <w:r w:rsidRPr="006E080C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Responsibility</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> represent the foundation of our </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> culture and guide us in all that we do to ensure </w:t>
+        <w:t xml:space="preserve"> represent the foundation of our Department’s culture and guide us in all that we do to ensure </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bright lives. Positive futures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for every child and young person in Tasmania.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382A56D6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>We bring our values to life through our everyday behaviours and actions. We want to attract, recruit and retain people who uphold these values and are committed to building a strong values-based culture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B522F5A" w14:textId="473DED41" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Our </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
+        <w:t xml:space="preserve">Our Department is committed to building inclusive workplaces and a workforce that reflects the diversity of the community we serve. We do this through a culture that ensures everyone is </w:t>
       </w:r>
       <w:r w:rsidR="003B2059">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>respected and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> has equal access to opportunities and resources. We recognise and respect individual differences as well as people’s career path, life experiences and education, and we value how these differences can have a positive influence on problem solving, team dynamics and decision making within our organisation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEF60D8" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="13847218">
@@ -3487,102 +3870,77 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:color w:val="011947"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Commitment to Children and Young People</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2448F3B1" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>epartment</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>epartment built entirely for children</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
       <w:r w:rsidRPr="00CA664C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> built entirely for children</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
+        <w:t>young people and their communities. Our ultimate goal is to work together to ensure that every child and young person in Tasmania is known, safe, well and learning. The child is at the centre of everything we do, and the way we do it.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB994B6" w14:textId="77777777" w:rsidR="00D2771F" w:rsidRPr="00B732A4" w:rsidRDefault="00D2771F" w:rsidP="001C1052">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Department is committed to</w:t>
       </w:r>
       <w:r w:rsidRPr="13847218">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> providing a culturally safe environment which upholds</w:t>
       </w:r>
       <w:r w:rsidRPr="00B732A4">
@@ -3831,207 +4189,211 @@
               <w:t xml:space="preserve">– </w:t>
             </w:r>
             <w:r w:rsidR="003B2059">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">February 2023 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FAD0797" w14:textId="77777777" w:rsidR="003B2059" w:rsidRPr="00D720EC" w:rsidRDefault="003B2059" w:rsidP="003B2059">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Request: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CB88D80" w14:textId="76111873" w:rsidR="00D2771F" w:rsidRPr="00E15432" w:rsidRDefault="003B2059" w:rsidP="003B2059">
+          <w:p w14:paraId="3CB88D80" w14:textId="3D30F2A5" w:rsidR="00D2771F" w:rsidRPr="00E15432" w:rsidRDefault="003B2059" w:rsidP="003B2059">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="180"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D720EC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Duties and Selection Criteria Last Reviewed: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>02/23 DCT</w:t>
             </w:r>
+            <w:r w:rsidR="00320530">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, FN NA, 07/26</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="5374403D" w14:textId="77777777" w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidRDefault="00BF7FC7" w:rsidP="001C1052">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3826"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF7FC7" w:rsidRPr="00BF7FC7" w:rsidSect="00A26A93">
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06A9078A" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692" w:rsidP="0021185D">
+    <w:p w14:paraId="11B95F11" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D92F7A0" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692"/>
+    <w:p w14:paraId="0F80CFFE" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6DB24D49" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692" w:rsidP="0021185D">
+    <w:p w14:paraId="3E587CBC" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4BC874" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692"/>
+    <w:p w14:paraId="63B61581" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4166,70 +4528,70 @@
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Department for Education, </w:t>
     </w:r>
     <w:r w:rsidR="00A26A93">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:br/>
       <w:t>Children and Young People</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="08E82A88" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692" w:rsidP="0021185D">
+    <w:p w14:paraId="342699A3" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB4603F" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692"/>
+    <w:p w14:paraId="47E0D190" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="119152A8" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692" w:rsidP="0021185D">
+    <w:p w14:paraId="6DC7C12C" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A" w:rsidP="0021185D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1CA75D" w14:textId="77777777" w:rsidR="00731692" w:rsidRDefault="00731692"/>
+    <w:p w14:paraId="234A9B7D" w14:textId="77777777" w:rsidR="00D26E1A" w:rsidRDefault="00D26E1A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A78F908" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7DF66618" w14:textId="77777777" w:rsidR="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="70B79DC7" w14:textId="77777777" w:rsidR="00F52F3C" w:rsidRPr="007773F9" w:rsidRDefault="007773F9" w:rsidP="00A26A93">
@@ -4333,56 +4695,205 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="4F2CCD42" w14:textId="77777777" w:rsidR="00A26A93" w:rsidRDefault="00A26A93" w:rsidP="00A26A93">
     <w:pPr>
       <w:pStyle w:val="IntroParagraph"/>
       <w:spacing w:before="0" w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="001009F8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="23C45D26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="012400D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="0DECYPBulletList"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06157DBD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="54D876F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4424,51 +4935,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088B7A68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EB94345E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -4510,51 +5021,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08EA3832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="684A7676"/>
     <w:lvl w:ilvl="0" w:tplc="1004D9EE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="360"/>
       </w:pPr>
@@ -4625,51 +5136,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6342" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09930C00"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="0DECYPBulletList"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -4761,51 +5272,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C3507D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="91ACE340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -4897,51 +5408,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EB15083"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -4983,51 +5494,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FED3AF2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -5069,51 +5580,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15743D8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6986BA54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="BulletedListLevel1"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="927"/>
         </w:tabs>
         <w:ind w:left="927" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -5211,51 +5722,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1A5C628E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76E029C"/>
     <w:lvl w:ilvl="0" w:tplc="8C7C098E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5302,51 +5813,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B984C16"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7F4890DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1EE325AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8C8DBEE"/>
     <w:lvl w:ilvl="0" w:tplc="F79CC6A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -5393,51 +6053,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A07AD7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FD3C6CB4"/>
     <w:styleLink w:val="CurrentList10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -5480,51 +6140,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22B6544F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2B129536"/>
     <w:lvl w:ilvl="0" w:tplc="064A9BBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="357" w:hanging="357"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5597,51 +6257,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27C432C3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -5683,57 +6343,57 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27CB3EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:numStyleLink w:val="Bullets"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B06F5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
@@ -5775,51 +6435,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A7505CF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A91C417E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet2"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
@@ -5912,51 +6572,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C950C45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A08B7F8"/>
     <w:lvl w:ilvl="0" w:tplc="40FA44E8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6026,51 +6686,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34880444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C7988EAC"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6139,51 +6799,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35303987"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="616AB60C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
@@ -6254,51 +6914,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4536" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5103" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39551EBC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A0C6178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -6340,51 +7000,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E976C9D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3"/>
@@ -6426,51 +7086,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F665D99"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FE163B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6561,51 +7221,349 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7D51E0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73B0AE3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A433DDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7CA420BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B182A30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001D"/>
     <w:styleLink w:val="CurrentList3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -6648,51 +7606,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E1B1979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E486A4B8"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6761,51 +7719,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="53104E19"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08D6418A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -6897,69 +7855,218 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="550A2F45"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="2D429DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55AF74B8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EB583FF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55D46769"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9948DE70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -7051,51 +8158,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="586F75BF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="737A88C0"/>
     <w:styleLink w:val="Numbers"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
@@ -7190,51 +8297,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C4A4808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2FAC60E4"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7303,51 +8410,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B86610"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6BD66B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="ListNumber2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
@@ -7419,51 +8526,200 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685C66D5"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C5EDC92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B47601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F3AEFCFC"/>
     <w:lvl w:ilvl="0" w:tplc="A622E3A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="091A9EC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -7511,51 +8767,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A115B99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="91BC6A8A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7624,51 +8880,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FA02505"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5EAC862"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7737,51 +8993,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7201605A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A1023A2C"/>
     <w:lvl w:ilvl="0" w:tplc="5D9A36CC">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
@@ -7826,51 +9082,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73677423"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0809001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
@@ -7912,51 +9168,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77BB12A6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="80A24D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1-Numbered"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2-Numbered"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
@@ -8029,51 +9285,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78EC3AE2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:styleLink w:val="CurrentList1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1567" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -8116,51 +9372,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C9E113D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CA3C0B58"/>
     <w:styleLink w:val="Bullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Times New Roman" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="»"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
@@ -8252,51 +9508,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D8C3D8C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D5B2866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="°"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="568" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
@@ -8389,496 +9645,541 @@
           <w:tab w:val="num" w:pos="2348"/>
         </w:tabs>
         <w:ind w:left="2272" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2632"/>
         </w:tabs>
         <w:ind w:left="2556" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="895895563">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1099250515">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="454718066">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="20790063">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1314144844">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1346397344">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="292291676">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2030371840">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1314144844">
+  <w:num w:numId="9" w16cid:durableId="858272417">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="69281409">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1379667581">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1346397344">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="12" w16cid:durableId="680619599">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="292291676">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="13" w16cid:durableId="2100369805">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2030371840">
+  <w:num w:numId="14" w16cid:durableId="1671323240">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1858543762">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="57754739">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="223832047">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="858272417">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="18" w16cid:durableId="1729499897">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="2132505946">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1541359452">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="434911651">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1089351798">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1265193576">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1260796074">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="258173144">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1325013784">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1185024793">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1399205288">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="583146408">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="133329015">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1559319133">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2147239570">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="457382409">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="457382409">
+  <w:num w:numId="34" w16cid:durableId="972101933">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1836727596">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="61105151">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="281304752">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1222055391">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1579637143">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="467744240">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="972101933">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="41" w16cid:durableId="1696492638">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1836727596">
+  <w:num w:numId="42" w16cid:durableId="263416845">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="61105151">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="43" w16cid:durableId="2105301283">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="281304752">
+  <w:num w:numId="44" w16cid:durableId="1718430333">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="1222055391">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="45" w16cid:durableId="189535244">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1579637143">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="46" w16cid:durableId="599410199">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="467744240">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="47" w16cid:durableId="997269711">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="1696492638">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="48" w16cid:durableId="1291861227">
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="23"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F93BC0"/>
+    <w:rsid w:val="0001399E"/>
     <w:rsid w:val="0003097B"/>
     <w:rsid w:val="00043BD2"/>
     <w:rsid w:val="00054DAF"/>
     <w:rsid w:val="00060B8A"/>
     <w:rsid w:val="00075F1C"/>
     <w:rsid w:val="00083CA6"/>
     <w:rsid w:val="00083EED"/>
     <w:rsid w:val="000A6D2A"/>
     <w:rsid w:val="000B12D1"/>
+    <w:rsid w:val="000C0F91"/>
     <w:rsid w:val="000E161A"/>
     <w:rsid w:val="000F44F6"/>
+    <w:rsid w:val="000F66FD"/>
     <w:rsid w:val="00117D4C"/>
     <w:rsid w:val="001305A1"/>
     <w:rsid w:val="00133A95"/>
     <w:rsid w:val="001543EA"/>
     <w:rsid w:val="0016296A"/>
     <w:rsid w:val="00163800"/>
     <w:rsid w:val="00167EA1"/>
     <w:rsid w:val="0017164A"/>
     <w:rsid w:val="001733FD"/>
     <w:rsid w:val="0019596D"/>
     <w:rsid w:val="001A3B3F"/>
     <w:rsid w:val="001A4CB2"/>
     <w:rsid w:val="001C1052"/>
     <w:rsid w:val="001E7F11"/>
     <w:rsid w:val="00200C4A"/>
     <w:rsid w:val="0021185D"/>
     <w:rsid w:val="00216D6E"/>
     <w:rsid w:val="002229B6"/>
     <w:rsid w:val="002550C7"/>
     <w:rsid w:val="00256B79"/>
     <w:rsid w:val="00262B83"/>
     <w:rsid w:val="00264614"/>
+    <w:rsid w:val="00264E77"/>
     <w:rsid w:val="0027130E"/>
     <w:rsid w:val="00274CC1"/>
     <w:rsid w:val="00280ED9"/>
     <w:rsid w:val="002A609F"/>
     <w:rsid w:val="002C1C14"/>
     <w:rsid w:val="002C2248"/>
     <w:rsid w:val="002C5E53"/>
     <w:rsid w:val="002F74C8"/>
     <w:rsid w:val="0030202C"/>
     <w:rsid w:val="00302D72"/>
     <w:rsid w:val="00310B14"/>
     <w:rsid w:val="00314A9E"/>
     <w:rsid w:val="00315A37"/>
+    <w:rsid w:val="00320530"/>
+    <w:rsid w:val="0032294C"/>
     <w:rsid w:val="003316DF"/>
     <w:rsid w:val="00334D9C"/>
     <w:rsid w:val="00335740"/>
     <w:rsid w:val="00342CE2"/>
+    <w:rsid w:val="00346B40"/>
     <w:rsid w:val="00350EB8"/>
     <w:rsid w:val="00356782"/>
     <w:rsid w:val="00394B1B"/>
     <w:rsid w:val="00395538"/>
+    <w:rsid w:val="003A412E"/>
     <w:rsid w:val="003A536B"/>
     <w:rsid w:val="003A66C0"/>
     <w:rsid w:val="003B2059"/>
     <w:rsid w:val="003B4B23"/>
     <w:rsid w:val="003C5411"/>
     <w:rsid w:val="003D675E"/>
     <w:rsid w:val="0040727E"/>
+    <w:rsid w:val="00424DA5"/>
     <w:rsid w:val="0042558A"/>
     <w:rsid w:val="0042594C"/>
     <w:rsid w:val="00430343"/>
     <w:rsid w:val="004561FC"/>
     <w:rsid w:val="004609BB"/>
     <w:rsid w:val="004C277B"/>
     <w:rsid w:val="004C4F86"/>
     <w:rsid w:val="004D1FC2"/>
     <w:rsid w:val="004D2F28"/>
     <w:rsid w:val="004D7A71"/>
+    <w:rsid w:val="004F5ECB"/>
     <w:rsid w:val="005066D4"/>
+    <w:rsid w:val="0050756C"/>
     <w:rsid w:val="00515EB4"/>
+    <w:rsid w:val="00536FFB"/>
     <w:rsid w:val="00545C6D"/>
     <w:rsid w:val="00546B9E"/>
     <w:rsid w:val="00553139"/>
     <w:rsid w:val="00571853"/>
     <w:rsid w:val="0057794A"/>
     <w:rsid w:val="005809C1"/>
     <w:rsid w:val="005816FC"/>
     <w:rsid w:val="005836DC"/>
     <w:rsid w:val="0058395F"/>
     <w:rsid w:val="00585028"/>
     <w:rsid w:val="005C26ED"/>
+    <w:rsid w:val="005E4B3E"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F0AB1"/>
     <w:rsid w:val="00611319"/>
     <w:rsid w:val="00611AD3"/>
+    <w:rsid w:val="0061449A"/>
     <w:rsid w:val="00620233"/>
     <w:rsid w:val="006458C0"/>
     <w:rsid w:val="00680938"/>
+    <w:rsid w:val="006820B0"/>
+    <w:rsid w:val="006911C8"/>
     <w:rsid w:val="00697DE2"/>
     <w:rsid w:val="006C2F21"/>
     <w:rsid w:val="006D4872"/>
     <w:rsid w:val="006D7008"/>
     <w:rsid w:val="006D7169"/>
     <w:rsid w:val="006E7034"/>
     <w:rsid w:val="007260EA"/>
     <w:rsid w:val="0073162E"/>
     <w:rsid w:val="00731692"/>
     <w:rsid w:val="00736B55"/>
     <w:rsid w:val="0074012F"/>
     <w:rsid w:val="0074212D"/>
     <w:rsid w:val="00772F50"/>
     <w:rsid w:val="00773550"/>
     <w:rsid w:val="007773F9"/>
     <w:rsid w:val="00792193"/>
     <w:rsid w:val="007A6C0F"/>
     <w:rsid w:val="007B624D"/>
     <w:rsid w:val="007B689E"/>
     <w:rsid w:val="007B7B9D"/>
     <w:rsid w:val="007C64D9"/>
     <w:rsid w:val="007D126B"/>
     <w:rsid w:val="0082660F"/>
     <w:rsid w:val="00832C37"/>
     <w:rsid w:val="00853810"/>
     <w:rsid w:val="0086173D"/>
     <w:rsid w:val="00867075"/>
     <w:rsid w:val="008929BA"/>
     <w:rsid w:val="008A4A15"/>
     <w:rsid w:val="008C241C"/>
     <w:rsid w:val="008E08BD"/>
     <w:rsid w:val="008E4295"/>
     <w:rsid w:val="008E504D"/>
     <w:rsid w:val="008F2FCD"/>
+    <w:rsid w:val="008F4650"/>
     <w:rsid w:val="009135F2"/>
     <w:rsid w:val="00935713"/>
     <w:rsid w:val="00935E94"/>
     <w:rsid w:val="0094746F"/>
     <w:rsid w:val="009514D5"/>
     <w:rsid w:val="009515DF"/>
     <w:rsid w:val="00963D71"/>
     <w:rsid w:val="00980A86"/>
     <w:rsid w:val="00980B47"/>
     <w:rsid w:val="009A7920"/>
     <w:rsid w:val="009B3B5A"/>
     <w:rsid w:val="009B48A8"/>
     <w:rsid w:val="009C08F6"/>
     <w:rsid w:val="009D0306"/>
+    <w:rsid w:val="009D2F82"/>
     <w:rsid w:val="009D6471"/>
     <w:rsid w:val="009D6E8A"/>
     <w:rsid w:val="009D77A5"/>
     <w:rsid w:val="009F275A"/>
     <w:rsid w:val="009F56AC"/>
+    <w:rsid w:val="00A10CC7"/>
     <w:rsid w:val="00A233DC"/>
     <w:rsid w:val="00A26A93"/>
     <w:rsid w:val="00A31064"/>
     <w:rsid w:val="00A67A6E"/>
     <w:rsid w:val="00A81B75"/>
     <w:rsid w:val="00A85286"/>
     <w:rsid w:val="00A90FD6"/>
+    <w:rsid w:val="00AB42EE"/>
     <w:rsid w:val="00AC1750"/>
     <w:rsid w:val="00AD47C0"/>
     <w:rsid w:val="00AE04F2"/>
     <w:rsid w:val="00AE1B13"/>
     <w:rsid w:val="00AE2074"/>
     <w:rsid w:val="00B02B5C"/>
     <w:rsid w:val="00B070F8"/>
     <w:rsid w:val="00B2387C"/>
     <w:rsid w:val="00B26E57"/>
     <w:rsid w:val="00B35976"/>
     <w:rsid w:val="00B419A8"/>
+    <w:rsid w:val="00B44987"/>
     <w:rsid w:val="00B5117E"/>
     <w:rsid w:val="00B620D5"/>
     <w:rsid w:val="00B66506"/>
     <w:rsid w:val="00B66AB7"/>
     <w:rsid w:val="00B741A8"/>
     <w:rsid w:val="00B7509B"/>
     <w:rsid w:val="00B93ADF"/>
     <w:rsid w:val="00B9468D"/>
     <w:rsid w:val="00BA3C7A"/>
+    <w:rsid w:val="00BC272B"/>
+    <w:rsid w:val="00BC7602"/>
     <w:rsid w:val="00BD076D"/>
     <w:rsid w:val="00BD2AAD"/>
     <w:rsid w:val="00BE1A22"/>
     <w:rsid w:val="00BF7FC7"/>
     <w:rsid w:val="00C13D8F"/>
     <w:rsid w:val="00C200D1"/>
     <w:rsid w:val="00C247A8"/>
     <w:rsid w:val="00C35A22"/>
     <w:rsid w:val="00C41DB7"/>
     <w:rsid w:val="00C42925"/>
     <w:rsid w:val="00C44AA7"/>
     <w:rsid w:val="00C4706C"/>
     <w:rsid w:val="00C5488F"/>
     <w:rsid w:val="00C673DA"/>
     <w:rsid w:val="00C74145"/>
     <w:rsid w:val="00C8261F"/>
     <w:rsid w:val="00C8792B"/>
     <w:rsid w:val="00CC067E"/>
     <w:rsid w:val="00CC4248"/>
     <w:rsid w:val="00CD2F65"/>
     <w:rsid w:val="00CE3DB6"/>
     <w:rsid w:val="00CF1D18"/>
     <w:rsid w:val="00D06C44"/>
     <w:rsid w:val="00D21B73"/>
     <w:rsid w:val="00D26002"/>
+    <w:rsid w:val="00D26E1A"/>
     <w:rsid w:val="00D2771F"/>
     <w:rsid w:val="00D377F8"/>
     <w:rsid w:val="00D42731"/>
     <w:rsid w:val="00D44AA7"/>
     <w:rsid w:val="00D5450E"/>
+    <w:rsid w:val="00D54E54"/>
     <w:rsid w:val="00D603EF"/>
     <w:rsid w:val="00D70A45"/>
     <w:rsid w:val="00D82155"/>
     <w:rsid w:val="00D963D0"/>
     <w:rsid w:val="00D965A0"/>
     <w:rsid w:val="00DB369F"/>
+    <w:rsid w:val="00DD1AEB"/>
     <w:rsid w:val="00DD7B0A"/>
     <w:rsid w:val="00DE5CC9"/>
     <w:rsid w:val="00E0597C"/>
     <w:rsid w:val="00E069E9"/>
     <w:rsid w:val="00E1097B"/>
     <w:rsid w:val="00E14C45"/>
     <w:rsid w:val="00E15432"/>
     <w:rsid w:val="00E25C7B"/>
     <w:rsid w:val="00E3103F"/>
     <w:rsid w:val="00E36F56"/>
     <w:rsid w:val="00E441F1"/>
     <w:rsid w:val="00E50FF8"/>
     <w:rsid w:val="00E61456"/>
     <w:rsid w:val="00E7126F"/>
     <w:rsid w:val="00E733AE"/>
     <w:rsid w:val="00E8310E"/>
     <w:rsid w:val="00E8482A"/>
+    <w:rsid w:val="00E86C7B"/>
     <w:rsid w:val="00E92BDF"/>
     <w:rsid w:val="00E9525A"/>
     <w:rsid w:val="00EC7BED"/>
     <w:rsid w:val="00EE2CB4"/>
     <w:rsid w:val="00EF0022"/>
     <w:rsid w:val="00EF7228"/>
     <w:rsid w:val="00F000B3"/>
     <w:rsid w:val="00F00402"/>
     <w:rsid w:val="00F00C5A"/>
     <w:rsid w:val="00F25D12"/>
     <w:rsid w:val="00F32565"/>
     <w:rsid w:val="00F34E4B"/>
+    <w:rsid w:val="00F52DA5"/>
     <w:rsid w:val="00F52F3C"/>
     <w:rsid w:val="00F87EB5"/>
     <w:rsid w:val="00F93BC0"/>
     <w:rsid w:val="00FC3A78"/>
     <w:rsid w:val="00FC6165"/>
     <w:rsid w:val="00FE016D"/>
     <w:rsid w:val="00FF1431"/>
     <w:rsid w:val="00FF5808"/>
     <w:rsid w:val="00FF63FA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -11455,275 +12756,288 @@
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BulletedListLevel1">
     <w:name w:val="Bulleted List Level 1"/>
     <w:semiHidden/>
     <w:rsid w:val="003B2059"/>
     <w:pPr>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="40"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="300" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans MT" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000C0F91"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2037342109">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.education.tas.gov.au/documentcentre/Documents/Conditions-of-Use-Policy-for-All-Users-of-Information-and-Communication-Technology.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dpac.tas.gov.au/divisions/ssmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gabriele.bakker\Desktop\Statements%20of%20Duties%20Template%202025.dotx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\shell.warr\OneDrive%20-%20Department%20for%20Education,%20Children%20and%20Young%20People\Desktop\Statements%20of%20Duties%20Template%202025.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="21A836E334B444A8AECB9B4A46A9F5B2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{432B6F55-28AB-45F4-8CA3-14F52DF90CBC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F66CD4" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00F66CD4" w:rsidRDefault="005B3F94">
           <w:pPr>
             <w:pStyle w:val="21A836E334B444A8AECB9B4A46A9F5B2"/>
           </w:pPr>
           <w:r w:rsidRPr="00370966">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CE984C0F15E474F99B9EB957EA0A5F1"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{33D0BF52-D547-414F-9723-9FF898DDFA76}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F66CD4" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00F66CD4" w:rsidRDefault="005B3F94">
           <w:pPr>
             <w:pStyle w:val="6CE984C0F15E474F99B9EB957EA0A5F1"/>
           </w:pPr>
           <w:r w:rsidRPr="004D2F28">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5ACFEE0624904313B03BAFB483C09BF9"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{98510C71-4E91-431E-9E76-808B268DE393}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F66CD4" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00F66CD4" w:rsidRDefault="005B3F94">
           <w:pPr>
             <w:pStyle w:val="5ACFEE0624904313B03BAFB483C09BF9"/>
           </w:pPr>
           <w:r w:rsidRPr="00727CD6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> below</w:t>
           </w:r>
           <w:r w:rsidRPr="00727CD6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1CE6FDFB7F0946E0ABB3E7C67A488CB4"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{371EA674-B89F-425A-A79E-60680B3BA8AA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F66CD4" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00F66CD4" w:rsidRDefault="005B3F94">
           <w:pPr>
             <w:pStyle w:val="1CE6FDFB7F0946E0ABB3E7C67A488CB4"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="280207CAC88F468B8F6279BBE31AF27F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41493655-9C05-42F2-AE7B-82A3271A40CB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F66CD4" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00F66CD4" w:rsidRDefault="005B3F94">
           <w:pPr>
             <w:pStyle w:val="280207CAC88F468B8F6279BBE31AF27F"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8508CAAD93424D82BE9DBD8912AD8AC7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6C85A3AE-9E74-4255-B325-4D25F5DF8489}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F66CD4" w:rsidRDefault="00000000">
+        <w:p w:rsidR="00F66CD4" w:rsidRDefault="005B3F94">
           <w:pPr>
             <w:pStyle w:val="8508CAAD93424D82BE9DBD8912AD8AC7"/>
           </w:pPr>
           <w:r w:rsidRPr="00BF7FC7">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
@@ -11735,93 +13049,91 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
     <w:charset w:val="B1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000A67" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
-    <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Times New Roman (Body CS)">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT Std Light">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0302020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
@@ -11829,53 +13141,63 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00344B27"/>
+    <w:rsid w:val="001F786D"/>
     <w:rsid w:val="00344B27"/>
+    <w:rsid w:val="003D7DBE"/>
+    <w:rsid w:val="00536FFB"/>
+    <w:rsid w:val="0058732D"/>
+    <w:rsid w:val="005B3F94"/>
+    <w:rsid w:val="005D6824"/>
+    <w:rsid w:val="0061449A"/>
     <w:rsid w:val="00932C95"/>
     <w:rsid w:val="009515DF"/>
+    <w:rsid w:val="009A0C79"/>
+    <w:rsid w:val="009D2F82"/>
+    <w:rsid w:val="00DC5B4A"/>
     <w:rsid w:val="00F34E4B"/>
     <w:rsid w:val="00F66CD4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12299,53 +13621,50 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="21A836E334B444A8AECB9B4A46A9F5B2">
     <w:name w:val="21A836E334B444A8AECB9B4A46A9F5B2"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CE984C0F15E474F99B9EB957EA0A5F1">
     <w:name w:val="6CE984C0F15E474F99B9EB957EA0A5F1"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C079FBDCEB743B2BBA9367E9CB84291">
-[...1 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5ACFEE0624904313B03BAFB483C09BF9">
     <w:name w:val="5ACFEE0624904313B03BAFB483C09BF9"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE6FDFB7F0946E0ABB3E7C67A488CB4">
     <w:name w:val="1CE6FDFB7F0946E0ABB3E7C67A488CB4"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="280207CAC88F468B8F6279BBE31AF27F">
     <w:name w:val="280207CAC88F468B8F6279BBE31AF27F"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8508CAAD93424D82BE9DBD8912AD8AC7">
     <w:name w:val="8508CAAD93424D82BE9DBD8912AD8AC7"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -12602,75 +13921,66 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f480d145-b21c-419a-8200-9f635e7e585b" xsi:nil="true"/>
     <Image xmlns="2d64ee2f-da05-46fd-962f-fa029d0171cb" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101006C361CD88EE4CD41967925F67FABBAE9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0501f6e31248bd895a545efba789e80f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2d64ee2f-da05-46fd-962f-fa029d0171cb" xmlns:ns3="f480d145-b21c-419a-8200-9f635e7e585b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4920e218f030ae8a2013e94a8da5425a" ns2:_="" ns3:_="">
     <xsd:import namespace="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <xsd:import namespace="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Image" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -12855,127 +14165,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1E74273-09C4-7B4E-9D65-F6E4262256F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AD0555F-144B-4D7D-9A4E-EABAE03767DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08031B8E-D2AE-4989-B660-2FA19D2C43C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2d64ee2f-da05-46fd-962f-fa029d0171cb"/>
     <ds:schemaRef ds:uri="f480d145-b21c-419a-8200-9f635e7e585b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57772CBF-223C-4949-9DFF-89402CD8698D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Statements of Duties Template 2025</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>11623</Characters>
+  <Pages>8</Pages>
+  <Words>2255</Words>
+  <Characters>12860</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>229</Lines>
-  <Paragraphs>98</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Child Safety and Wellbeing Worker</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Tasmanian Government - Department for Education, Children and Young People</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13568</CharactersWithSpaces>
+  <CharactersWithSpaces>15085</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Child Safety and Wellbeing Worker</dc:title>
   <dc:subject/>
   <dc:creator>Bakker, Gabriele</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>